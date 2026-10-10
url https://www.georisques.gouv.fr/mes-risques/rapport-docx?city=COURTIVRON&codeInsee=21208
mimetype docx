--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352807837" name="Picture">
+                  <wp:docPr id="817301632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352807837" name="Picture"/>
+                          <pic:cNvPr id="817301632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184069778" name="Picture">
+                  <wp:docPr id="1611197494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184069778" name="Picture"/>
+                          <pic:cNvPr id="1611197494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697097070" name="Picture">
+                        <wp:docPr id="1716701757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697097070" name="Picture"/>
+                                <pic:cNvPr id="1716701757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964465296" name="Picture">
+                  <wp:docPr id="1686573175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964465296" name="Picture"/>
+                          <pic:cNvPr id="1686573175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387892551" name="Picture">
+                  <wp:docPr id="1608444243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387892551" name="Picture"/>
+                          <pic:cNvPr id="1608444243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826711854" name="Picture">
+                  <wp:docPr id="1528731690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826711854" name="Picture"/>
+                          <pic:cNvPr id="1528731690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131428064" name="Picture">
+                  <wp:docPr id="1848955525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131428064" name="Picture"/>
+                          <pic:cNvPr id="1848955525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364943606" name="Picture">
+                  <wp:docPr id="518464019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364943606" name="Picture"/>
+                          <pic:cNvPr id="518464019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44068795" name="Picture">
+                        <wp:docPr id="334401188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44068795" name="Picture"/>
+                                <pic:cNvPr id="334401188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546252179" name="Picture">
+                        <wp:docPr id="1964317885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546252179" name="Picture"/>
+                                <pic:cNvPr id="1964317885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692337426" name="Picture">
+                        <wp:docPr id="886188830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692337426" name="Picture"/>
+                                <pic:cNvPr id="886188830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159023378" name="Picture">
+                        <wp:docPr id="948163320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159023378" name="Picture"/>
+                                <pic:cNvPr id="948163320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476018086" name="Picture">
+                        <wp:docPr id="338848503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476018086" name="Picture"/>
+                                <pic:cNvPr id="338848503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084664447" name="Picture">
+                        <wp:docPr id="765944503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084664447" name="Picture"/>
+                                <pic:cNvPr id="765944503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022060849" name="Picture">
+                        <wp:docPr id="1960014176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022060849" name="Picture"/>
+                                <pic:cNvPr id="1960014176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132755280" name="Picture">
+                        <wp:docPr id="2031228437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132755280" name="Picture"/>
+                                <pic:cNvPr id="2031228437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904916922" name="Picture">
+                        <wp:docPr id="396379924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904916922" name="Picture"/>
+                                <pic:cNvPr id="396379924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610369919" name="Picture">
+                        <wp:docPr id="790396498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610369919" name="Picture"/>
+                                <pic:cNvPr id="790396498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800844108" name="Picture">
+                        <wp:docPr id="1555249114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800844108" name="Picture"/>
+                                <pic:cNvPr id="1555249114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524206710" name="Picture">
+                        <wp:docPr id="497147999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524206710" name="Picture"/>
+                                <pic:cNvPr id="497147999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275729767" name="Picture">
+                        <wp:docPr id="1736258602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275729767" name="Picture"/>
+                                <pic:cNvPr id="1736258602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652943058" name="Picture">
+                        <wp:docPr id="382385564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652943058" name="Picture"/>
+                                <pic:cNvPr id="382385564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318616456" name="Picture">
+                        <wp:docPr id="805377109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318616456" name="Picture"/>
+                                <pic:cNvPr id="805377109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079042696" name="Picture">
+                  <wp:docPr id="1128642490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079042696" name="Picture"/>
+                          <pic:cNvPr id="1128642490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347102018" name="Picture">
+                  <wp:docPr id="1363513024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347102018" name="Picture"/>
+                          <pic:cNvPr id="1363513024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265497125" name="Picture">
+                  <wp:docPr id="545869883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265497125" name="Picture"/>
+                          <pic:cNvPr id="545869883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592343928" name="Picture">
+                  <wp:docPr id="872035401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592343928" name="Picture"/>
+                          <pic:cNvPr id="872035401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659700393" name="Picture">
+                  <wp:docPr id="1745604384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659700393" name="Picture"/>
+                          <pic:cNvPr id="1745604384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893257115" name="Picture">
+                  <wp:docPr id="1843049212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893257115" name="Picture"/>
+                          <pic:cNvPr id="1843049212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061754935" name="Picture">
+                        <wp:docPr id="515353187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061754935" name="Picture"/>
+                                <pic:cNvPr id="515353187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484335445" name="Picture">
+                  <wp:docPr id="246074423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484335445" name="Picture"/>
+                          <pic:cNvPr id="246074423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806236316" name="Picture">
+                  <wp:docPr id="384231732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806236316" name="Picture"/>
+                          <pic:cNvPr id="384231732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483905406" name="Picture">
+                  <wp:docPr id="899788089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483905406" name="Picture"/>
+                          <pic:cNvPr id="899788089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733969921" name="Picture">
+                  <wp:docPr id="1615711734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733969921" name="Picture"/>
+                          <pic:cNvPr id="1615711734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309803634" name="Picture">
+                  <wp:docPr id="2034968013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309803634" name="Picture"/>
+                          <pic:cNvPr id="2034968013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426587521" name="Picture">
+                  <wp:docPr id="2017138364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426587521" name="Picture"/>
+                          <pic:cNvPr id="2017138364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730374329" name="Picture">
+                        <wp:docPr id="1220739146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730374329" name="Picture"/>
+                                <pic:cNvPr id="1220739146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799422173" name="Picture">
+                  <wp:docPr id="209642782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799422173" name="Picture"/>
+                          <pic:cNvPr id="209642782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103484664" name="Picture">
+                  <wp:docPr id="1550804363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103484664" name="Picture"/>
+                          <pic:cNvPr id="1550804363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353078109" name="Picture">
+                  <wp:docPr id="1602824895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353078109" name="Picture"/>
+                          <pic:cNvPr id="1602824895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202192228" name="Picture">
+                  <wp:docPr id="871370304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202192228" name="Picture"/>
+                          <pic:cNvPr id="871370304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186027410" name="Picture">
+                  <wp:docPr id="814479878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186027410" name="Picture"/>
+                          <pic:cNvPr id="814479878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528308135" name="Picture">
+                  <wp:docPr id="1933929258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528308135" name="Picture"/>
+                          <pic:cNvPr id="1933929258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049185292" name="Picture">
+                        <wp:docPr id="1633692799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049185292" name="Picture"/>
+                                <pic:cNvPr id="1633692799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31473,57 +31473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275508582" name="Picture">
+                  <wp:docPr id="1888977453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275508582" name="Picture"/>
+                          <pic:cNvPr id="1888977453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718516890" name="Picture">
+                  <wp:docPr id="407638274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718516890" name="Picture"/>
+                          <pic:cNvPr id="407638274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343316418" name="Picture">
+                  <wp:docPr id="1426931459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343316418" name="Picture"/>
+                          <pic:cNvPr id="1426931459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33204,57 +33204,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378159255" name="Picture">
+                  <wp:docPr id="2137871178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378159255" name="Picture"/>
+                          <pic:cNvPr id="2137871178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33307,57 +33307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370112241" name="Picture">
+                  <wp:docPr id="1350307920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370112241" name="Picture"/>
+                          <pic:cNvPr id="1350307920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34684,57 +34684,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270136572" name="Picture">
+                  <wp:docPr id="1303928708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270136572" name="Picture"/>
+                          <pic:cNvPr id="1303928708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35827,57 +35827,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376579712" name="Picture">
+                        <wp:docPr id="1385955630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376579712" name="Picture"/>
+                                <pic:cNvPr id="1385955630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37188,57 +37188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017243491" name="Picture">
+                  <wp:docPr id="1574379654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017243491" name="Picture"/>
+                          <pic:cNvPr id="1574379654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37277,57 +37277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358991019" name="Picture">
+                  <wp:docPr id="296401535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358991019" name="Picture"/>
+                          <pic:cNvPr id="296401535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735110611" name="Picture">
+                  <wp:docPr id="245826928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735110611" name="Picture"/>
+                          <pic:cNvPr id="245826928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38919,57 +38919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211390650" name="Picture">
+                  <wp:docPr id="294396967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211390650" name="Picture"/>
+                          <pic:cNvPr id="294396967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39022,57 +39022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054111303" name="Picture">
+                  <wp:docPr id="376578293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054111303" name="Picture"/>
+                          <pic:cNvPr id="376578293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40399,57 +40399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000440993" name="Picture">
+                  <wp:docPr id="783329653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000440993" name="Picture"/>
+                          <pic:cNvPr id="783329653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41542,57 +41542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416357242" name="Picture">
+                        <wp:docPr id="157561421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416357242" name="Picture"/>
+                                <pic:cNvPr id="157561421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400235979" name="Picture">
+                  <wp:docPr id="540385906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400235979" name="Picture"/>
+                          <pic:cNvPr id="540385906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42893,57 +42893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863057408" name="Picture">
+                  <wp:docPr id="1891522206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863057408" name="Picture"/>
+                          <pic:cNvPr id="1891522206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43372,57 +43372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212257493" name="Picture">
+                  <wp:docPr id="279821594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212257493" name="Picture"/>
+                          <pic:cNvPr id="279821594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45157,57 +45157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940399039" name="Picture">
+                  <wp:docPr id="438655798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940399039" name="Picture"/>
+                          <pic:cNvPr id="438655798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45237,57 +45237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028659097" name="Picture">
+                  <wp:docPr id="808684321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028659097" name="Picture"/>
+                          <pic:cNvPr id="808684321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45716,57 +45716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820442488" name="Picture">
+                  <wp:docPr id="1944577312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820442488" name="Picture"/>
+                          <pic:cNvPr id="1944577312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48291,57 +48291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367891336" name="Picture">
+                  <wp:docPr id="973755074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367891336" name="Picture"/>
+                          <pic:cNvPr id="973755074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48362,57 +48362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675062387" name="Picture">
+                  <wp:docPr id="382516257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675062387" name="Picture"/>
+                          <pic:cNvPr id="382516257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48776,57 +48776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227334259" name="Picture">
+                  <wp:docPr id="1523483965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227334259" name="Picture"/>
+                          <pic:cNvPr id="1523483965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>