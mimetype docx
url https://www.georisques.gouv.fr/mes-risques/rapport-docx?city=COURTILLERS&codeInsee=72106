--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001032240" name="Picture">
+                  <wp:docPr id="196388605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001032240" name="Picture"/>
+                          <pic:cNvPr id="196388605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646708411" name="Picture">
+                  <wp:docPr id="1345713752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646708411" name="Picture"/>
+                          <pic:cNvPr id="1345713752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665562195" name="Picture">
+                        <wp:docPr id="1985581796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665562195" name="Picture"/>
+                                <pic:cNvPr id="1985581796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499077825" name="Picture">
+                  <wp:docPr id="93633951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499077825" name="Picture"/>
+                          <pic:cNvPr id="93633951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500119390" name="Picture">
+                  <wp:docPr id="1390214128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500119390" name="Picture"/>
+                          <pic:cNvPr id="1390214128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416153391" name="Picture">
+                  <wp:docPr id="695991265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416153391" name="Picture"/>
+                          <pic:cNvPr id="695991265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15733350" name="Picture">
+                  <wp:docPr id="178686351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15733350" name="Picture"/>
+                          <pic:cNvPr id="178686351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428147052" name="Picture">
+                  <wp:docPr id="1607318303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428147052" name="Picture"/>
+                          <pic:cNvPr id="1607318303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741687565" name="Picture">
+                        <wp:docPr id="179852842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741687565" name="Picture"/>
+                                <pic:cNvPr id="179852842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320965568" name="Picture">
+                        <wp:docPr id="724745156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320965568" name="Picture"/>
+                                <pic:cNvPr id="724745156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260917143" name="Picture">
+                        <wp:docPr id="1607692709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260917143" name="Picture"/>
+                                <pic:cNvPr id="1607692709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431696335" name="Picture">
+                        <wp:docPr id="2029335166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431696335" name="Picture"/>
+                                <pic:cNvPr id="2029335166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214734959" name="Picture">
+                        <wp:docPr id="1267363593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214734959" name="Picture"/>
+                                <pic:cNvPr id="1267363593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667110830" name="Picture">
+                        <wp:docPr id="1951343880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667110830" name="Picture"/>
+                                <pic:cNvPr id="1951343880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163563997" name="Picture">
+                        <wp:docPr id="1518167135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163563997" name="Picture"/>
+                                <pic:cNvPr id="1518167135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174155324" name="Picture">
+                        <wp:docPr id="1499683689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174155324" name="Picture"/>
+                                <pic:cNvPr id="1499683689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268261973" name="Picture">
+                        <wp:docPr id="824307659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268261973" name="Picture"/>
+                                <pic:cNvPr id="824307659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941128169" name="Picture">
+                        <wp:docPr id="419846466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941128169" name="Picture"/>
+                                <pic:cNvPr id="419846466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508571809" name="Picture">
+                        <wp:docPr id="180100257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508571809" name="Picture"/>
+                                <pic:cNvPr id="180100257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019513973" name="Picture">
+                        <wp:docPr id="1893751179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019513973" name="Picture"/>
+                                <pic:cNvPr id="1893751179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041813337" name="Picture">
+                        <wp:docPr id="1833102048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041813337" name="Picture"/>
+                                <pic:cNvPr id="1833102048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490140371" name="Picture">
+                        <wp:docPr id="1777664530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490140371" name="Picture"/>
+                                <pic:cNvPr id="1777664530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271918657" name="Picture">
+                        <wp:docPr id="298214024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271918657" name="Picture"/>
+                                <pic:cNvPr id="298214024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918879689" name="Picture">
+                  <wp:docPr id="1036726131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918879689" name="Picture"/>
+                          <pic:cNvPr id="1036726131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130490787" name="Picture">
+                  <wp:docPr id="2061957260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130490787" name="Picture"/>
+                          <pic:cNvPr id="2061957260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947650241" name="Picture">
+                  <wp:docPr id="437364209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947650241" name="Picture"/>
+                          <pic:cNvPr id="437364209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169678584" name="Picture">
+                  <wp:docPr id="2071231901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169678584" name="Picture"/>
+                          <pic:cNvPr id="2071231901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342386713" name="Picture">
+                  <wp:docPr id="1930788872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342386713" name="Picture"/>
+                          <pic:cNvPr id="1930788872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700428376" name="Picture">
+                  <wp:docPr id="295150124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700428376" name="Picture"/>
+                          <pic:cNvPr id="295150124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946067888" name="Picture">
+                        <wp:docPr id="1673883329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946067888" name="Picture"/>
+                                <pic:cNvPr id="1673883329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734682689" name="Picture">
+                        <wp:docPr id="1002377938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734682689" name="Picture"/>
+                                <pic:cNvPr id="1002377938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20366,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920368389" name="Picture">
+                  <wp:docPr id="642011933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920368389" name="Picture"/>
+                          <pic:cNvPr id="642011933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20455,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519630275" name="Picture">
+                  <wp:docPr id="820603604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519630275" name="Picture"/>
+                          <pic:cNvPr id="820603604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21099,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343583728" name="Picture">
+                  <wp:docPr id="1929631641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343583728" name="Picture"/>
+                          <pic:cNvPr id="1929631641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22097,57 +22097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357263890" name="Picture">
+                  <wp:docPr id="1189296788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357263890" name="Picture"/>
+                          <pic:cNvPr id="1189296788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22200,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981237878" name="Picture">
+                  <wp:docPr id="200785164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981237878" name="Picture"/>
+                          <pic:cNvPr id="200785164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23581,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072989484" name="Picture">
+                  <wp:docPr id="666862626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072989484" name="Picture"/>
+                          <pic:cNvPr id="666862626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24724,57 +24724,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090693873" name="Picture">
+                        <wp:docPr id="1125725959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090693873" name="Picture"/>
+                                <pic:cNvPr id="1125725959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26113,57 +26113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734034347" name="Picture">
+                  <wp:docPr id="417084882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734034347" name="Picture"/>
+                          <pic:cNvPr id="417084882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26202,57 +26202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195009656" name="Picture">
+                  <wp:docPr id="683753124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195009656" name="Picture"/>
+                          <pic:cNvPr id="683753124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26846,57 +26846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577749589" name="Picture">
+                  <wp:docPr id="440730280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577749589" name="Picture"/>
+                          <pic:cNvPr id="440730280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27844,57 +27844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427514725" name="Picture">
+                  <wp:docPr id="526821301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427514725" name="Picture"/>
+                          <pic:cNvPr id="526821301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27947,57 +27947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358757754" name="Picture">
+                  <wp:docPr id="2131419188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358757754" name="Picture"/>
+                          <pic:cNvPr id="2131419188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29324,57 +29324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336323801" name="Picture">
+                  <wp:docPr id="209892177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336323801" name="Picture"/>
+                          <pic:cNvPr id="209892177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30467,57 +30467,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876243747" name="Picture">
+                        <wp:docPr id="640852112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876243747" name="Picture"/>
+                                <pic:cNvPr id="640852112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31828,57 +31828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318116123" name="Picture">
+                  <wp:docPr id="1060341564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318116123" name="Picture"/>
+                          <pic:cNvPr id="1060341564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31917,57 +31917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504837472" name="Picture">
+                  <wp:docPr id="343162174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504837472" name="Picture"/>
+                          <pic:cNvPr id="343162174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32561,57 +32561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704425396" name="Picture">
+                  <wp:docPr id="1961436363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704425396" name="Picture"/>
+                          <pic:cNvPr id="1961436363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33559,57 +33559,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529571569" name="Picture">
+                  <wp:docPr id="1244837592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529571569" name="Picture"/>
+                          <pic:cNvPr id="1244837592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33662,57 +33662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896960469" name="Picture">
+                  <wp:docPr id="744860123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896960469" name="Picture"/>
+                          <pic:cNvPr id="744860123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513983541" name="Picture">
+                  <wp:docPr id="652030508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513983541" name="Picture"/>
+                          <pic:cNvPr id="652030508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36182,57 +36182,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340552589" name="Picture">
+                        <wp:docPr id="1063912889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340552589" name="Picture"/>
+                                <pic:cNvPr id="1063912889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37540,57 +37540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573965079" name="Picture">
+                  <wp:docPr id="1894321194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573965079" name="Picture"/>
+                          <pic:cNvPr id="1894321194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37629,57 +37629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276888844" name="Picture">
+                  <wp:docPr id="1826657262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276888844" name="Picture"/>
+                          <pic:cNvPr id="1826657262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38252,57 +38252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368506121" name="Picture">
+                  <wp:docPr id="926566505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368506121" name="Picture"/>
+                          <pic:cNvPr id="926566505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39169,57 +39169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763605814" name="Picture">
+                  <wp:docPr id="601022371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763605814" name="Picture"/>
+                          <pic:cNvPr id="601022371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39272,57 +39272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090558107" name="Picture">
+                  <wp:docPr id="1434813786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090558107" name="Picture"/>
+                          <pic:cNvPr id="1434813786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40595,57 +40595,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730093326" name="Picture">
+                  <wp:docPr id="714998490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730093326" name="Picture"/>
+                          <pic:cNvPr id="714998490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41230,57 +41230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085737164" name="Picture">
+                  <wp:docPr id="1397288326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085737164" name="Picture"/>
+                          <pic:cNvPr id="1397288326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41301,57 +41301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346687222" name="Picture">
+                  <wp:docPr id="1215316854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346687222" name="Picture"/>
+                          <pic:cNvPr id="1215316854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41715,57 +41715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033436817" name="Picture">
+                  <wp:docPr id="578371043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033436817" name="Picture"/>
+                          <pic:cNvPr id="578371043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>