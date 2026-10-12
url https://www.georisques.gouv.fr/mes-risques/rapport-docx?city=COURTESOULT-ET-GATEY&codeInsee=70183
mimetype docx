--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621901308" name="Picture">
+                  <wp:docPr id="1543209749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621901308" name="Picture"/>
+                          <pic:cNvPr id="1543209749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451511084" name="Picture">
+                  <wp:docPr id="1735957195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451511084" name="Picture"/>
+                          <pic:cNvPr id="1735957195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011035579" name="Picture">
+                        <wp:docPr id="1162707285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011035579" name="Picture"/>
+                                <pic:cNvPr id="1162707285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555962100" name="Picture">
+                  <wp:docPr id="473311641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555962100" name="Picture"/>
+                          <pic:cNvPr id="473311641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614426248" name="Picture">
+                  <wp:docPr id="1719874691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614426248" name="Picture"/>
+                          <pic:cNvPr id="1719874691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914223928" name="Picture">
+                  <wp:docPr id="1783611070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914223928" name="Picture"/>
+                          <pic:cNvPr id="1783611070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471145151" name="Picture">
+                  <wp:docPr id="1598044051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471145151" name="Picture"/>
+                          <pic:cNvPr id="1598044051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138080634" name="Picture">
+                  <wp:docPr id="1250893158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138080634" name="Picture"/>
+                          <pic:cNvPr id="1250893158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583588113" name="Picture">
+                        <wp:docPr id="305158577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583588113" name="Picture"/>
+                                <pic:cNvPr id="305158577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266033889" name="Picture">
+                        <wp:docPr id="464551221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266033889" name="Picture"/>
+                                <pic:cNvPr id="464551221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483133153" name="Picture">
+                        <wp:docPr id="242832767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483133153" name="Picture"/>
+                                <pic:cNvPr id="242832767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864577265" name="Picture">
+                        <wp:docPr id="1308209467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864577265" name="Picture"/>
+                                <pic:cNvPr id="1308209467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059722812" name="Picture">
+                        <wp:docPr id="7217433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059722812" name="Picture"/>
+                                <pic:cNvPr id="7217433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420169483" name="Picture">
+                        <wp:docPr id="94936716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420169483" name="Picture"/>
+                                <pic:cNvPr id="94936716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135817446" name="Picture">
+                        <wp:docPr id="308940412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135817446" name="Picture"/>
+                                <pic:cNvPr id="308940412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770354384" name="Picture">
+                        <wp:docPr id="1217910431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770354384" name="Picture"/>
+                                <pic:cNvPr id="1217910431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176268344" name="Picture">
+                        <wp:docPr id="1828785582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176268344" name="Picture"/>
+                                <pic:cNvPr id="1828785582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618826586" name="Picture">
+                        <wp:docPr id="672771261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618826586" name="Picture"/>
+                                <pic:cNvPr id="672771261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649917241" name="Picture">
+                        <wp:docPr id="484164175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649917241" name="Picture"/>
+                                <pic:cNvPr id="484164175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381442877" name="Picture">
+                        <wp:docPr id="1355172035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381442877" name="Picture"/>
+                                <pic:cNvPr id="1355172035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581776835" name="Picture">
+                        <wp:docPr id="35813315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581776835" name="Picture"/>
+                                <pic:cNvPr id="35813315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859900918" name="Picture">
+                        <wp:docPr id="639908534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859900918" name="Picture"/>
+                                <pic:cNvPr id="639908534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421918905" name="Picture">
+                        <wp:docPr id="819598379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421918905" name="Picture"/>
+                                <pic:cNvPr id="819598379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187386321" name="Picture">
+                  <wp:docPr id="1045412177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187386321" name="Picture"/>
+                          <pic:cNvPr id="1045412177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59849257" name="Picture">
+                  <wp:docPr id="861238340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59849257" name="Picture"/>
+                          <pic:cNvPr id="861238340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727620618" name="Picture">
+                  <wp:docPr id="850950247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727620618" name="Picture"/>
+                          <pic:cNvPr id="850950247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410478470" name="Picture">
+                  <wp:docPr id="1966557023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410478470" name="Picture"/>
+                          <pic:cNvPr id="1966557023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381707468" name="Picture">
+                  <wp:docPr id="2031300082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381707468" name="Picture"/>
+                          <pic:cNvPr id="2031300082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589289275" name="Picture">
+                  <wp:docPr id="388163156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589289275" name="Picture"/>
+                          <pic:cNvPr id="388163156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123704004" name="Picture">
+                        <wp:docPr id="1268508172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123704004" name="Picture"/>
+                                <pic:cNvPr id="1268508172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256200749" name="Picture">
+                  <wp:docPr id="1226720485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256200749" name="Picture"/>
+                          <pic:cNvPr id="1226720485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914942783" name="Picture">
+                  <wp:docPr id="176472098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914942783" name="Picture"/>
+                          <pic:cNvPr id="176472098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637836630" name="Picture">
+                  <wp:docPr id="507247864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637836630" name="Picture"/>
+                          <pic:cNvPr id="507247864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4987232" name="Picture">
+                  <wp:docPr id="882657901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4987232" name="Picture"/>
+                          <pic:cNvPr id="882657901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892045651" name="Picture">
+                  <wp:docPr id="275771531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892045651" name="Picture"/>
+                          <pic:cNvPr id="275771531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55118697" name="Picture">
+                  <wp:docPr id="347631628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55118697" name="Picture"/>
+                          <pic:cNvPr id="347631628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203169290" name="Picture">
+                        <wp:docPr id="981682919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203169290" name="Picture"/>
+                                <pic:cNvPr id="981682919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839843116" name="Picture">
+                        <wp:docPr id="1449354978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839843116" name="Picture"/>
+                                <pic:cNvPr id="1449354978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489653291" name="Picture">
+                  <wp:docPr id="1989663419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489653291" name="Picture"/>
+                          <pic:cNvPr id="1989663419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135923727" name="Picture">
+                  <wp:docPr id="1222820096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135923727" name="Picture"/>
+                          <pic:cNvPr id="1222820096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984057727" name="Picture">
+                  <wp:docPr id="1304105068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984057727" name="Picture"/>
+                          <pic:cNvPr id="1304105068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225524218" name="Picture">
+                  <wp:docPr id="307767443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225524218" name="Picture"/>
+                          <pic:cNvPr id="307767443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128158192" name="Picture">
+                  <wp:docPr id="1721819432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128158192" name="Picture"/>
+                          <pic:cNvPr id="1721819432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825781387" name="Picture">
+                  <wp:docPr id="1279819606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825781387" name="Picture"/>
+                          <pic:cNvPr id="1279819606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749499658" name="Picture">
+                        <wp:docPr id="1681236443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749499658" name="Picture"/>
+                                <pic:cNvPr id="1681236443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585580064" name="Picture">
+                  <wp:docPr id="1795735748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585580064" name="Picture"/>
+                          <pic:cNvPr id="1795735748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514756367" name="Picture">
+                  <wp:docPr id="1163157805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514756367" name="Picture"/>
+                          <pic:cNvPr id="1163157805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121198124" name="Picture">
+                  <wp:docPr id="1383168164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121198124" name="Picture"/>
+                          <pic:cNvPr id="1383168164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056301044" name="Picture">
+                  <wp:docPr id="200612101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056301044" name="Picture"/>
+                          <pic:cNvPr id="200612101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636021986" name="Picture">
+                  <wp:docPr id="224471078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636021986" name="Picture"/>
+                          <pic:cNvPr id="224471078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210453270" name="Picture">
+                  <wp:docPr id="1723639894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210453270" name="Picture"/>
+                          <pic:cNvPr id="1723639894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007905448" name="Picture">
+                        <wp:docPr id="674821996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007905448" name="Picture"/>
+                                <pic:cNvPr id="674821996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136777812" name="Picture">
+                  <wp:docPr id="1348605853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136777812" name="Picture"/>
+                          <pic:cNvPr id="1348605853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480447805" name="Picture">
+                  <wp:docPr id="1057888618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480447805" name="Picture"/>
+                          <pic:cNvPr id="1057888618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813996861" name="Picture">
+                  <wp:docPr id="1013532306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813996861" name="Picture"/>
+                          <pic:cNvPr id="1013532306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349180858" name="Picture">
+                  <wp:docPr id="749924216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349180858" name="Picture"/>
+                          <pic:cNvPr id="749924216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659498522" name="Picture">
+                  <wp:docPr id="654668145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659498522" name="Picture"/>
+                          <pic:cNvPr id="654668145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303360692" name="Picture">
+                  <wp:docPr id="360240506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303360692" name="Picture"/>
+                          <pic:cNvPr id="360240506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131142414" name="Picture">
+                  <wp:docPr id="2086263241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131142414" name="Picture"/>
+                          <pic:cNvPr id="2086263241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155340357" name="Picture">
+                  <wp:docPr id="983585189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155340357" name="Picture"/>
+                          <pic:cNvPr id="983585189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141882420" name="Picture">
+                  <wp:docPr id="1668932482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141882420" name="Picture"/>
+                          <pic:cNvPr id="1668932482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>