--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543209749" name="Picture">
+                  <wp:docPr id="1211849188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543209749" name="Picture"/>
+                          <pic:cNvPr id="1211849188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735957195" name="Picture">
+                  <wp:docPr id="1581431495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735957195" name="Picture"/>
+                          <pic:cNvPr id="1581431495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162707285" name="Picture">
+                        <wp:docPr id="920052425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162707285" name="Picture"/>
+                                <pic:cNvPr id="920052425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473311641" name="Picture">
+                  <wp:docPr id="767033960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473311641" name="Picture"/>
+                          <pic:cNvPr id="767033960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719874691" name="Picture">
+                  <wp:docPr id="691015351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719874691" name="Picture"/>
+                          <pic:cNvPr id="691015351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783611070" name="Picture">
+                  <wp:docPr id="1254010606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783611070" name="Picture"/>
+                          <pic:cNvPr id="1254010606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598044051" name="Picture">
+                  <wp:docPr id="2073475406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598044051" name="Picture"/>
+                          <pic:cNvPr id="2073475406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250893158" name="Picture">
+                  <wp:docPr id="1224026122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250893158" name="Picture"/>
+                          <pic:cNvPr id="1224026122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305158577" name="Picture">
+                        <wp:docPr id="1270585192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305158577" name="Picture"/>
+                                <pic:cNvPr id="1270585192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464551221" name="Picture">
+                        <wp:docPr id="1700624041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464551221" name="Picture"/>
+                                <pic:cNvPr id="1700624041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242832767" name="Picture">
+                        <wp:docPr id="1698916139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242832767" name="Picture"/>
+                                <pic:cNvPr id="1698916139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308209467" name="Picture">
+                        <wp:docPr id="1351007543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308209467" name="Picture"/>
+                                <pic:cNvPr id="1351007543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7217433" name="Picture">
+                        <wp:docPr id="249436529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7217433" name="Picture"/>
+                                <pic:cNvPr id="249436529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94936716" name="Picture">
+                        <wp:docPr id="1944669545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94936716" name="Picture"/>
+                                <pic:cNvPr id="1944669545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308940412" name="Picture">
+                        <wp:docPr id="1667737898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308940412" name="Picture"/>
+                                <pic:cNvPr id="1667737898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217910431" name="Picture">
+                        <wp:docPr id="1363384039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217910431" name="Picture"/>
+                                <pic:cNvPr id="1363384039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828785582" name="Picture">
+                        <wp:docPr id="649225643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828785582" name="Picture"/>
+                                <pic:cNvPr id="649225643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672771261" name="Picture">
+                        <wp:docPr id="1703343227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672771261" name="Picture"/>
+                                <pic:cNvPr id="1703343227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484164175" name="Picture">
+                        <wp:docPr id="861872570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484164175" name="Picture"/>
+                                <pic:cNvPr id="861872570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355172035" name="Picture">
+                        <wp:docPr id="1440859766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355172035" name="Picture"/>
+                                <pic:cNvPr id="1440859766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35813315" name="Picture">
+                        <wp:docPr id="1265086916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35813315" name="Picture"/>
+                                <pic:cNvPr id="1265086916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639908534" name="Picture">
+                        <wp:docPr id="1390123180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639908534" name="Picture"/>
+                                <pic:cNvPr id="1390123180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819598379" name="Picture">
+                        <wp:docPr id="2077038828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819598379" name="Picture"/>
+                                <pic:cNvPr id="2077038828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045412177" name="Picture">
+                  <wp:docPr id="1239580158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045412177" name="Picture"/>
+                          <pic:cNvPr id="1239580158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861238340" name="Picture">
+                  <wp:docPr id="499381117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861238340" name="Picture"/>
+                          <pic:cNvPr id="499381117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850950247" name="Picture">
+                  <wp:docPr id="699254623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850950247" name="Picture"/>
+                          <pic:cNvPr id="699254623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966557023" name="Picture">
+                  <wp:docPr id="368995682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966557023" name="Picture"/>
+                          <pic:cNvPr id="368995682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031300082" name="Picture">
+                  <wp:docPr id="1860670717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031300082" name="Picture"/>
+                          <pic:cNvPr id="1860670717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388163156" name="Picture">
+                  <wp:docPr id="1023251171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388163156" name="Picture"/>
+                          <pic:cNvPr id="1023251171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268508172" name="Picture">
+                        <wp:docPr id="138965282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268508172" name="Picture"/>
+                                <pic:cNvPr id="138965282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226720485" name="Picture">
+                  <wp:docPr id="263317380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226720485" name="Picture"/>
+                          <pic:cNvPr id="263317380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176472098" name="Picture">
+                  <wp:docPr id="1187402776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176472098" name="Picture"/>
+                          <pic:cNvPr id="1187402776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507247864" name="Picture">
+                  <wp:docPr id="223149187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507247864" name="Picture"/>
+                          <pic:cNvPr id="223149187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882657901" name="Picture">
+                  <wp:docPr id="1475127077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882657901" name="Picture"/>
+                          <pic:cNvPr id="1475127077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275771531" name="Picture">
+                  <wp:docPr id="1397554842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275771531" name="Picture"/>
+                          <pic:cNvPr id="1397554842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347631628" name="Picture">
+                  <wp:docPr id="233146437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347631628" name="Picture"/>
+                          <pic:cNvPr id="233146437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981682919" name="Picture">
+                        <wp:docPr id="787887175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981682919" name="Picture"/>
+                                <pic:cNvPr id="787887175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449354978" name="Picture">
+                        <wp:docPr id="1500154975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449354978" name="Picture"/>
+                                <pic:cNvPr id="1500154975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989663419" name="Picture">
+                  <wp:docPr id="1185013561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989663419" name="Picture"/>
+                          <pic:cNvPr id="1185013561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222820096" name="Picture">
+                  <wp:docPr id="1548083309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222820096" name="Picture"/>
+                          <pic:cNvPr id="1548083309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304105068" name="Picture">
+                  <wp:docPr id="982578794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304105068" name="Picture"/>
+                          <pic:cNvPr id="982578794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307767443" name="Picture">
+                  <wp:docPr id="709427123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307767443" name="Picture"/>
+                          <pic:cNvPr id="709427123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721819432" name="Picture">
+                  <wp:docPr id="852466821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721819432" name="Picture"/>
+                          <pic:cNvPr id="852466821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279819606" name="Picture">
+                  <wp:docPr id="1102871651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279819606" name="Picture"/>
+                          <pic:cNvPr id="1102871651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681236443" name="Picture">
+                        <wp:docPr id="1455184773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681236443" name="Picture"/>
+                                <pic:cNvPr id="1455184773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795735748" name="Picture">
+                  <wp:docPr id="1958832725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795735748" name="Picture"/>
+                          <pic:cNvPr id="1958832725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163157805" name="Picture">
+                  <wp:docPr id="881014139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163157805" name="Picture"/>
+                          <pic:cNvPr id="881014139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383168164" name="Picture">
+                  <wp:docPr id="133669296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383168164" name="Picture"/>
+                          <pic:cNvPr id="133669296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200612101" name="Picture">
+                  <wp:docPr id="1972547927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200612101" name="Picture"/>
+                          <pic:cNvPr id="1972547927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224471078" name="Picture">
+                  <wp:docPr id="2047183802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224471078" name="Picture"/>
+                          <pic:cNvPr id="2047183802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723639894" name="Picture">
+                  <wp:docPr id="779422763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723639894" name="Picture"/>
+                          <pic:cNvPr id="779422763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674821996" name="Picture">
+                        <wp:docPr id="1363838203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674821996" name="Picture"/>
+                                <pic:cNvPr id="1363838203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348605853" name="Picture">
+                  <wp:docPr id="384771752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348605853" name="Picture"/>
+                          <pic:cNvPr id="384771752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057888618" name="Picture">
+                  <wp:docPr id="327620050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057888618" name="Picture"/>
+                          <pic:cNvPr id="327620050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013532306" name="Picture">
+                  <wp:docPr id="37461161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013532306" name="Picture"/>
+                          <pic:cNvPr id="37461161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749924216" name="Picture">
+                  <wp:docPr id="1300701755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749924216" name="Picture"/>
+                          <pic:cNvPr id="1300701755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654668145" name="Picture">
+                  <wp:docPr id="1833283141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654668145" name="Picture"/>
+                          <pic:cNvPr id="1833283141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360240506" name="Picture">
+                  <wp:docPr id="1770273958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360240506" name="Picture"/>
+                          <pic:cNvPr id="1770273958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086263241" name="Picture">
+                  <wp:docPr id="753627654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086263241" name="Picture"/>
+                          <pic:cNvPr id="753627654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983585189" name="Picture">
+                  <wp:docPr id="393954680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983585189" name="Picture"/>
+                          <pic:cNvPr id="393954680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668932482" name="Picture">
+                  <wp:docPr id="761306134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668932482" name="Picture"/>
+                          <pic:cNvPr id="761306134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>