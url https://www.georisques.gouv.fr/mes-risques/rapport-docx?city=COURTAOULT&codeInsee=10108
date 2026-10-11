--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872329743" name="Picture">
+                  <wp:docPr id="1258075350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872329743" name="Picture"/>
+                          <pic:cNvPr id="1258075350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811705301" name="Picture">
+                  <wp:docPr id="668540824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811705301" name="Picture"/>
+                          <pic:cNvPr id="668540824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104395175" name="Picture">
+                        <wp:docPr id="460617547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104395175" name="Picture"/>
+                                <pic:cNvPr id="460617547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165077614" name="Picture">
+                  <wp:docPr id="1822009201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165077614" name="Picture"/>
+                          <pic:cNvPr id="1822009201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346019046" name="Picture">
+                  <wp:docPr id="2067821333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346019046" name="Picture"/>
+                          <pic:cNvPr id="2067821333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508322332" name="Picture">
+                  <wp:docPr id="1158074618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508322332" name="Picture"/>
+                          <pic:cNvPr id="1158074618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163980471" name="Picture">
+                  <wp:docPr id="171924991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163980471" name="Picture"/>
+                          <pic:cNvPr id="171924991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354047687" name="Picture">
+                  <wp:docPr id="126383908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354047687" name="Picture"/>
+                          <pic:cNvPr id="126383908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694870997" name="Picture">
+                        <wp:docPr id="679090997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694870997" name="Picture"/>
+                                <pic:cNvPr id="679090997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855877150" name="Picture">
+                        <wp:docPr id="883261346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855877150" name="Picture"/>
+                                <pic:cNvPr id="883261346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37579491" name="Picture">
+                        <wp:docPr id="1143677889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37579491" name="Picture"/>
+                                <pic:cNvPr id="1143677889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613805931" name="Picture">
+                        <wp:docPr id="205936519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613805931" name="Picture"/>
+                                <pic:cNvPr id="205936519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560623154" name="Picture">
+                        <wp:docPr id="1278618438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560623154" name="Picture"/>
+                                <pic:cNvPr id="1278618438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56088062" name="Picture">
+                        <wp:docPr id="1402450303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56088062" name="Picture"/>
+                                <pic:cNvPr id="1402450303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813164713" name="Picture">
+                        <wp:docPr id="524499937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813164713" name="Picture"/>
+                                <pic:cNvPr id="524499937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628184302" name="Picture">
+                        <wp:docPr id="2001980414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628184302" name="Picture"/>
+                                <pic:cNvPr id="2001980414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185246414" name="Picture">
+                        <wp:docPr id="209313374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185246414" name="Picture"/>
+                                <pic:cNvPr id="209313374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961354547" name="Picture">
+                        <wp:docPr id="164502152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961354547" name="Picture"/>
+                                <pic:cNvPr id="164502152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698737041" name="Picture">
+                        <wp:docPr id="1610605316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698737041" name="Picture"/>
+                                <pic:cNvPr id="1610605316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669594934" name="Picture">
+                        <wp:docPr id="1415179432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669594934" name="Picture"/>
+                                <pic:cNvPr id="1415179432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268029321" name="Picture">
+                        <wp:docPr id="1011626960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268029321" name="Picture"/>
+                                <pic:cNvPr id="1011626960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589902063" name="Picture">
+                        <wp:docPr id="366859045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589902063" name="Picture"/>
+                                <pic:cNvPr id="366859045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034461156" name="Picture">
+                        <wp:docPr id="293567735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034461156" name="Picture"/>
+                                <pic:cNvPr id="293567735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91364730" name="Picture">
+                  <wp:docPr id="818805030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91364730" name="Picture"/>
+                          <pic:cNvPr id="818805030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875912268" name="Picture">
+                  <wp:docPr id="1157526065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875912268" name="Picture"/>
+                          <pic:cNvPr id="1157526065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523189430" name="Picture">
+                  <wp:docPr id="1918081927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523189430" name="Picture"/>
+                          <pic:cNvPr id="1918081927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200722134" name="Picture">
+                  <wp:docPr id="561895740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200722134" name="Picture"/>
+                          <pic:cNvPr id="561895740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995448416" name="Picture">
+                  <wp:docPr id="130835269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995448416" name="Picture"/>
+                          <pic:cNvPr id="130835269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974237260" name="Picture">
+                  <wp:docPr id="1503003653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974237260" name="Picture"/>
+                          <pic:cNvPr id="1503003653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224783257" name="Picture">
+                        <wp:docPr id="612054066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224783257" name="Picture"/>
+                                <pic:cNvPr id="612054066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482629536" name="Picture">
+                  <wp:docPr id="829799841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482629536" name="Picture"/>
+                          <pic:cNvPr id="829799841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711451596" name="Picture">
+                  <wp:docPr id="1320052482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711451596" name="Picture"/>
+                          <pic:cNvPr id="1320052482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711748964" name="Picture">
+                  <wp:docPr id="856227905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711748964" name="Picture"/>
+                          <pic:cNvPr id="856227905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057291450" name="Picture">
+                  <wp:docPr id="194102486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057291450" name="Picture"/>
+                          <pic:cNvPr id="194102486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483155675" name="Picture">
+                  <wp:docPr id="1178877316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483155675" name="Picture"/>
+                          <pic:cNvPr id="1178877316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927192679" name="Picture">
+                  <wp:docPr id="771099271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927192679" name="Picture"/>
+                          <pic:cNvPr id="771099271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265639867" name="Picture">
+                        <wp:docPr id="1599263232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265639867" name="Picture"/>
+                                <pic:cNvPr id="1599263232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741573866" name="Picture">
+                  <wp:docPr id="1304258763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741573866" name="Picture"/>
+                          <pic:cNvPr id="1304258763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121963042" name="Picture">
+                  <wp:docPr id="820991719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121963042" name="Picture"/>
+                          <pic:cNvPr id="820991719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697363553" name="Picture">
+                  <wp:docPr id="1401651307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697363553" name="Picture"/>
+                          <pic:cNvPr id="1401651307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606059470" name="Picture">
+                  <wp:docPr id="421579956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606059470" name="Picture"/>
+                          <pic:cNvPr id="421579956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177906933" name="Picture">
+                  <wp:docPr id="1065784950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177906933" name="Picture"/>
+                          <pic:cNvPr id="1065784950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113012781" name="Picture">
+                  <wp:docPr id="1551979575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113012781" name="Picture"/>
+                          <pic:cNvPr id="1551979575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091063539" name="Picture">
+                        <wp:docPr id="877009613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091063539" name="Picture"/>
+                                <pic:cNvPr id="877009613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527779291" name="Picture">
+                  <wp:docPr id="803333974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527779291" name="Picture"/>
+                          <pic:cNvPr id="803333974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664666121" name="Picture">
+                  <wp:docPr id="1273449120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664666121" name="Picture"/>
+                          <pic:cNvPr id="1273449120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121119261" name="Picture">
+                  <wp:docPr id="1332978019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121119261" name="Picture"/>
+                          <pic:cNvPr id="1332978019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792793914" name="Picture">
+                  <wp:docPr id="511342895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792793914" name="Picture"/>
+                          <pic:cNvPr id="511342895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741679798" name="Picture">
+                  <wp:docPr id="1288743738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741679798" name="Picture"/>
+                          <pic:cNvPr id="1288743738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298472141" name="Picture">
+                  <wp:docPr id="327413546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298472141" name="Picture"/>
+                          <pic:cNvPr id="327413546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917037853" name="Picture">
+                  <wp:docPr id="1299586626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917037853" name="Picture"/>
+                          <pic:cNvPr id="1299586626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548890650" name="Picture">
+                  <wp:docPr id="1049041874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548890650" name="Picture"/>
+                          <pic:cNvPr id="1049041874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611517027" name="Picture">
+                  <wp:docPr id="1151774080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611517027" name="Picture"/>
+                          <pic:cNvPr id="1151774080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985463951" name="Picture">
+                        <wp:docPr id="815307654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985463951" name="Picture"/>
+                                <pic:cNvPr id="815307654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135925179" name="Picture">
+                  <wp:docPr id="1214885582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135925179" name="Picture"/>
+                          <pic:cNvPr id="1214885582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441726740" name="Picture">
+                  <wp:docPr id="790728188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441726740" name="Picture"/>
+                          <pic:cNvPr id="790728188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149604258" name="Picture">
+                  <wp:docPr id="1536259893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149604258" name="Picture"/>
+                          <pic:cNvPr id="1536259893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332687864" name="Picture">
+                  <wp:docPr id="1069914319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332687864" name="Picture"/>
+                          <pic:cNvPr id="1069914319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540146524" name="Picture">
+                  <wp:docPr id="922866541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540146524" name="Picture"/>
+                          <pic:cNvPr id="922866541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19248046" name="Picture">
+                  <wp:docPr id="336935872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19248046" name="Picture"/>
+                          <pic:cNvPr id="336935872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448200651" name="Picture">
+                        <wp:docPr id="920016836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448200651" name="Picture"/>
+                                <pic:cNvPr id="920016836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916625392" name="Picture">
+                  <wp:docPr id="186692069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916625392" name="Picture"/>
+                          <pic:cNvPr id="186692069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031357999" name="Picture">
+                  <wp:docPr id="382728893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031357999" name="Picture"/>
+                          <pic:cNvPr id="382728893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338750755" name="Picture">
+                  <wp:docPr id="1861584365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338750755" name="Picture"/>
+                          <pic:cNvPr id="1861584365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>