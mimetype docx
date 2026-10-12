--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258075350" name="Picture">
+                  <wp:docPr id="306408699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258075350" name="Picture"/>
+                          <pic:cNvPr id="306408699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668540824" name="Picture">
+                  <wp:docPr id="920148729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668540824" name="Picture"/>
+                          <pic:cNvPr id="920148729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460617547" name="Picture">
+                        <wp:docPr id="1631590813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460617547" name="Picture"/>
+                                <pic:cNvPr id="1631590813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822009201" name="Picture">
+                  <wp:docPr id="1862966550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822009201" name="Picture"/>
+                          <pic:cNvPr id="1862966550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067821333" name="Picture">
+                  <wp:docPr id="1499484088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067821333" name="Picture"/>
+                          <pic:cNvPr id="1499484088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158074618" name="Picture">
+                  <wp:docPr id="1638127990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158074618" name="Picture"/>
+                          <pic:cNvPr id="1638127990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171924991" name="Picture">
+                  <wp:docPr id="1256209673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171924991" name="Picture"/>
+                          <pic:cNvPr id="1256209673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126383908" name="Picture">
+                  <wp:docPr id="1119044432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126383908" name="Picture"/>
+                          <pic:cNvPr id="1119044432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679090997" name="Picture">
+                        <wp:docPr id="936182915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679090997" name="Picture"/>
+                                <pic:cNvPr id="936182915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883261346" name="Picture">
+                        <wp:docPr id="742787065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883261346" name="Picture"/>
+                                <pic:cNvPr id="742787065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143677889" name="Picture">
+                        <wp:docPr id="1589862751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143677889" name="Picture"/>
+                                <pic:cNvPr id="1589862751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205936519" name="Picture">
+                        <wp:docPr id="1754032526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205936519" name="Picture"/>
+                                <pic:cNvPr id="1754032526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278618438" name="Picture">
+                        <wp:docPr id="51685466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278618438" name="Picture"/>
+                                <pic:cNvPr id="51685466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402450303" name="Picture">
+                        <wp:docPr id="1077050305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402450303" name="Picture"/>
+                                <pic:cNvPr id="1077050305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524499937" name="Picture">
+                        <wp:docPr id="1013653248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524499937" name="Picture"/>
+                                <pic:cNvPr id="1013653248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001980414" name="Picture">
+                        <wp:docPr id="372749421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001980414" name="Picture"/>
+                                <pic:cNvPr id="372749421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209313374" name="Picture">
+                        <wp:docPr id="1275876415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209313374" name="Picture"/>
+                                <pic:cNvPr id="1275876415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164502152" name="Picture">
+                        <wp:docPr id="479068583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164502152" name="Picture"/>
+                                <pic:cNvPr id="479068583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610605316" name="Picture">
+                        <wp:docPr id="1974613826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610605316" name="Picture"/>
+                                <pic:cNvPr id="1974613826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415179432" name="Picture">
+                        <wp:docPr id="1096848888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415179432" name="Picture"/>
+                                <pic:cNvPr id="1096848888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011626960" name="Picture">
+                        <wp:docPr id="713827106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011626960" name="Picture"/>
+                                <pic:cNvPr id="713827106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366859045" name="Picture">
+                        <wp:docPr id="114613772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366859045" name="Picture"/>
+                                <pic:cNvPr id="114613772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293567735" name="Picture">
+                        <wp:docPr id="1076739869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293567735" name="Picture"/>
+                                <pic:cNvPr id="1076739869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818805030" name="Picture">
+                  <wp:docPr id="1877321465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818805030" name="Picture"/>
+                          <pic:cNvPr id="1877321465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157526065" name="Picture">
+                  <wp:docPr id="233929164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157526065" name="Picture"/>
+                          <pic:cNvPr id="233929164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918081927" name="Picture">
+                  <wp:docPr id="111228952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918081927" name="Picture"/>
+                          <pic:cNvPr id="111228952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561895740" name="Picture">
+                  <wp:docPr id="2062811140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561895740" name="Picture"/>
+                          <pic:cNvPr id="2062811140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130835269" name="Picture">
+                  <wp:docPr id="965484150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130835269" name="Picture"/>
+                          <pic:cNvPr id="965484150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503003653" name="Picture">
+                  <wp:docPr id="806591265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503003653" name="Picture"/>
+                          <pic:cNvPr id="806591265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612054066" name="Picture">
+                        <wp:docPr id="1174765641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612054066" name="Picture"/>
+                                <pic:cNvPr id="1174765641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829799841" name="Picture">
+                  <wp:docPr id="1481366287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829799841" name="Picture"/>
+                          <pic:cNvPr id="1481366287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320052482" name="Picture">
+                  <wp:docPr id="1734877642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320052482" name="Picture"/>
+                          <pic:cNvPr id="1734877642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856227905" name="Picture">
+                  <wp:docPr id="218493606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856227905" name="Picture"/>
+                          <pic:cNvPr id="218493606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194102486" name="Picture">
+                  <wp:docPr id="1329644346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194102486" name="Picture"/>
+                          <pic:cNvPr id="1329644346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178877316" name="Picture">
+                  <wp:docPr id="482355960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178877316" name="Picture"/>
+                          <pic:cNvPr id="482355960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771099271" name="Picture">
+                  <wp:docPr id="1793580192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771099271" name="Picture"/>
+                          <pic:cNvPr id="1793580192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599263232" name="Picture">
+                        <wp:docPr id="270777530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599263232" name="Picture"/>
+                                <pic:cNvPr id="270777530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304258763" name="Picture">
+                  <wp:docPr id="973368144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304258763" name="Picture"/>
+                          <pic:cNvPr id="973368144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820991719" name="Picture">
+                  <wp:docPr id="1703471317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820991719" name="Picture"/>
+                          <pic:cNvPr id="1703471317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401651307" name="Picture">
+                  <wp:docPr id="595656770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401651307" name="Picture"/>
+                          <pic:cNvPr id="595656770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421579956" name="Picture">
+                  <wp:docPr id="2138922781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421579956" name="Picture"/>
+                          <pic:cNvPr id="2138922781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065784950" name="Picture">
+                  <wp:docPr id="1849061399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065784950" name="Picture"/>
+                          <pic:cNvPr id="1849061399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551979575" name="Picture">
+                  <wp:docPr id="278121186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551979575" name="Picture"/>
+                          <pic:cNvPr id="278121186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877009613" name="Picture">
+                        <wp:docPr id="2021485956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877009613" name="Picture"/>
+                                <pic:cNvPr id="2021485956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803333974" name="Picture">
+                  <wp:docPr id="320350468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803333974" name="Picture"/>
+                          <pic:cNvPr id="320350468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273449120" name="Picture">
+                  <wp:docPr id="1586055712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273449120" name="Picture"/>
+                          <pic:cNvPr id="1586055712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332978019" name="Picture">
+                  <wp:docPr id="1292574008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332978019" name="Picture"/>
+                          <pic:cNvPr id="1292574008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511342895" name="Picture">
+                  <wp:docPr id="406976353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511342895" name="Picture"/>
+                          <pic:cNvPr id="406976353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288743738" name="Picture">
+                  <wp:docPr id="221698956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288743738" name="Picture"/>
+                          <pic:cNvPr id="221698956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327413546" name="Picture">
+                  <wp:docPr id="715972970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327413546" name="Picture"/>
+                          <pic:cNvPr id="715972970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299586626" name="Picture">
+                  <wp:docPr id="1925245763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299586626" name="Picture"/>
+                          <pic:cNvPr id="1925245763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049041874" name="Picture">
+                  <wp:docPr id="1323797417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049041874" name="Picture"/>
+                          <pic:cNvPr id="1323797417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151774080" name="Picture">
+                  <wp:docPr id="239133389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151774080" name="Picture"/>
+                          <pic:cNvPr id="239133389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815307654" name="Picture">
+                        <wp:docPr id="1875213176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815307654" name="Picture"/>
+                                <pic:cNvPr id="1875213176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214885582" name="Picture">
+                  <wp:docPr id="1593417625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214885582" name="Picture"/>
+                          <pic:cNvPr id="1593417625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790728188" name="Picture">
+                  <wp:docPr id="1313628542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790728188" name="Picture"/>
+                          <pic:cNvPr id="1313628542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536259893" name="Picture">
+                  <wp:docPr id="169266548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536259893" name="Picture"/>
+                          <pic:cNvPr id="169266548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069914319" name="Picture">
+                  <wp:docPr id="1339712360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069914319" name="Picture"/>
+                          <pic:cNvPr id="1339712360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922866541" name="Picture">
+                  <wp:docPr id="641102869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922866541" name="Picture"/>
+                          <pic:cNvPr id="641102869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336935872" name="Picture">
+                  <wp:docPr id="156817318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336935872" name="Picture"/>
+                          <pic:cNvPr id="156817318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920016836" name="Picture">
+                        <wp:docPr id="921526162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920016836" name="Picture"/>
+                                <pic:cNvPr id="921526162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186692069" name="Picture">
+                  <wp:docPr id="2034715406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186692069" name="Picture"/>
+                          <pic:cNvPr id="2034715406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382728893" name="Picture">
+                  <wp:docPr id="968802766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382728893" name="Picture"/>
+                          <pic:cNvPr id="968802766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861584365" name="Picture">
+                  <wp:docPr id="1451433590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861584365" name="Picture"/>
+                          <pic:cNvPr id="1451433590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>