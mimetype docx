--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891971156" name="Picture">
+                  <wp:docPr id="1709725595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891971156" name="Picture"/>
+                          <pic:cNvPr id="1709725595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709801728" name="Picture">
+                  <wp:docPr id="1154130115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709801728" name="Picture"/>
+                          <pic:cNvPr id="1154130115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856391985" name="Picture">
+                        <wp:docPr id="755207055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856391985" name="Picture"/>
+                                <pic:cNvPr id="755207055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703745421" name="Picture">
+                  <wp:docPr id="1306538114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703745421" name="Picture"/>
+                          <pic:cNvPr id="1306538114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555981645" name="Picture">
+                  <wp:docPr id="1088416459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555981645" name="Picture"/>
+                          <pic:cNvPr id="1088416459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157074949" name="Picture">
+                  <wp:docPr id="970614177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157074949" name="Picture"/>
+                          <pic:cNvPr id="970614177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536388806" name="Picture">
+                  <wp:docPr id="1880509545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536388806" name="Picture"/>
+                          <pic:cNvPr id="1880509545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067219245" name="Picture">
+                  <wp:docPr id="200919433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067219245" name="Picture"/>
+                          <pic:cNvPr id="200919433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250647336" name="Picture">
+                        <wp:docPr id="1264678245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250647336" name="Picture"/>
+                                <pic:cNvPr id="1264678245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419357846" name="Picture">
+                        <wp:docPr id="1545092476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419357846" name="Picture"/>
+                                <pic:cNvPr id="1545092476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243498581" name="Picture">
+                        <wp:docPr id="184621497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243498581" name="Picture"/>
+                                <pic:cNvPr id="184621497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3099603" name="Picture">
+                        <wp:docPr id="1836445325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3099603" name="Picture"/>
+                                <pic:cNvPr id="1836445325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5432525" name="Picture">
+                        <wp:docPr id="1328727473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5432525" name="Picture"/>
+                                <pic:cNvPr id="1328727473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849807546" name="Picture">
+                        <wp:docPr id="2131405380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849807546" name="Picture"/>
+                                <pic:cNvPr id="2131405380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952723804" name="Picture">
+                        <wp:docPr id="343247624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952723804" name="Picture"/>
+                                <pic:cNvPr id="343247624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909372784" name="Picture">
+                        <wp:docPr id="1500326452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909372784" name="Picture"/>
+                                <pic:cNvPr id="1500326452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129740140" name="Picture">
+                        <wp:docPr id="516254473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129740140" name="Picture"/>
+                                <pic:cNvPr id="516254473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874383442" name="Picture">
+                        <wp:docPr id="1619884757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874383442" name="Picture"/>
+                                <pic:cNvPr id="1619884757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79079503" name="Picture">
+                        <wp:docPr id="2085482885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79079503" name="Picture"/>
+                                <pic:cNvPr id="2085482885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577905732" name="Picture">
+                        <wp:docPr id="1204060011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577905732" name="Picture"/>
+                                <pic:cNvPr id="1204060011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032714168" name="Picture">
+                        <wp:docPr id="1704700945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032714168" name="Picture"/>
+                                <pic:cNvPr id="1704700945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443607154" name="Picture">
+                        <wp:docPr id="1370236937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443607154" name="Picture"/>
+                                <pic:cNvPr id="1370236937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115933327" name="Picture">
+                        <wp:docPr id="1904730758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115933327" name="Picture"/>
+                                <pic:cNvPr id="1904730758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057156863" name="Picture">
+                  <wp:docPr id="1181738810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057156863" name="Picture"/>
+                          <pic:cNvPr id="1181738810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893599722" name="Picture">
+                  <wp:docPr id="1739884565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893599722" name="Picture"/>
+                          <pic:cNvPr id="1739884565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554338966" name="Picture">
+                  <wp:docPr id="980679476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554338966" name="Picture"/>
+                          <pic:cNvPr id="980679476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927480689" name="Picture">
+                  <wp:docPr id="315036931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927480689" name="Picture"/>
+                          <pic:cNvPr id="315036931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143578836" name="Picture">
+                  <wp:docPr id="426716697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143578836" name="Picture"/>
+                          <pic:cNvPr id="426716697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058572643" name="Picture">
+                  <wp:docPr id="1785669121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058572643" name="Picture"/>
+                          <pic:cNvPr id="1785669121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959931607" name="Picture">
+                        <wp:docPr id="1796286709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959931607" name="Picture"/>
+                                <pic:cNvPr id="1796286709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82929886" name="Picture">
+                  <wp:docPr id="464227397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82929886" name="Picture"/>
+                          <pic:cNvPr id="464227397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047122944" name="Picture">
+                  <wp:docPr id="494389285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047122944" name="Picture"/>
+                          <pic:cNvPr id="494389285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014796875" name="Picture">
+                  <wp:docPr id="2143493630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014796875" name="Picture"/>
+                          <pic:cNvPr id="2143493630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17618974" name="Picture">
+                  <wp:docPr id="1179155351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17618974" name="Picture"/>
+                          <pic:cNvPr id="1179155351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559941743" name="Picture">
+                  <wp:docPr id="1444133915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559941743" name="Picture"/>
+                          <pic:cNvPr id="1444133915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105875491" name="Picture">
+                  <wp:docPr id="1507998625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105875491" name="Picture"/>
+                          <pic:cNvPr id="1507998625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887842200" name="Picture">
+                        <wp:docPr id="970287448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887842200" name="Picture"/>
+                                <pic:cNvPr id="970287448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655581868" name="Picture">
+                  <wp:docPr id="1580714922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655581868" name="Picture"/>
+                          <pic:cNvPr id="1580714922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706374809" name="Picture">
+                  <wp:docPr id="1738431643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706374809" name="Picture"/>
+                          <pic:cNvPr id="1738431643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742553687" name="Picture">
+                  <wp:docPr id="44528520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742553687" name="Picture"/>
+                          <pic:cNvPr id="44528520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883842100" name="Picture">
+                  <wp:docPr id="805477010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883842100" name="Picture"/>
+                          <pic:cNvPr id="805477010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586949395" name="Picture">
+                  <wp:docPr id="974617539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586949395" name="Picture"/>
+                          <pic:cNvPr id="974617539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147818707" name="Picture">
+                  <wp:docPr id="193369422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147818707" name="Picture"/>
+                          <pic:cNvPr id="193369422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865256867" name="Picture">
+                        <wp:docPr id="1274869532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865256867" name="Picture"/>
+                                <pic:cNvPr id="1274869532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998194110" name="Picture">
+                  <wp:docPr id="1785990193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998194110" name="Picture"/>
+                          <pic:cNvPr id="1785990193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759989938" name="Picture">
+                  <wp:docPr id="385043600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759989938" name="Picture"/>
+                          <pic:cNvPr id="385043600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782189615" name="Picture">
+                  <wp:docPr id="983240005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782189615" name="Picture"/>
+                          <pic:cNvPr id="983240005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683940279" name="Picture">
+                  <wp:docPr id="1962365162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683940279" name="Picture"/>
+                          <pic:cNvPr id="1962365162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643410187" name="Picture">
+                  <wp:docPr id="2020349224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643410187" name="Picture"/>
+                          <pic:cNvPr id="2020349224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891223334" name="Picture">
+                  <wp:docPr id="452976197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891223334" name="Picture"/>
+                          <pic:cNvPr id="452976197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339056726" name="Picture">
+                  <wp:docPr id="1745489289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339056726" name="Picture"/>
+                          <pic:cNvPr id="1745489289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058288937" name="Picture">
+                  <wp:docPr id="1180477674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058288937" name="Picture"/>
+                          <pic:cNvPr id="1180477674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300403123" name="Picture">
+                  <wp:docPr id="1461391533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300403123" name="Picture"/>
+                          <pic:cNvPr id="1461391533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181689047" name="Picture">
+                        <wp:docPr id="1630252393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181689047" name="Picture"/>
+                                <pic:cNvPr id="1630252393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531183778" name="Picture">
+                  <wp:docPr id="1857701785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531183778" name="Picture"/>
+                          <pic:cNvPr id="1857701785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472261960" name="Picture">
+                  <wp:docPr id="87599643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472261960" name="Picture"/>
+                          <pic:cNvPr id="87599643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171297787" name="Picture">
+                  <wp:docPr id="1004310803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171297787" name="Picture"/>
+                          <pic:cNvPr id="1004310803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145599465" name="Picture">
+                  <wp:docPr id="570477824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145599465" name="Picture"/>
+                          <pic:cNvPr id="570477824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962481253" name="Picture">
+                  <wp:docPr id="1304248030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962481253" name="Picture"/>
+                          <pic:cNvPr id="1304248030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474324380" name="Picture">
+                  <wp:docPr id="89911619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474324380" name="Picture"/>
+                          <pic:cNvPr id="89911619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742746692" name="Picture">
+                        <wp:docPr id="1562016789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742746692" name="Picture"/>
+                                <pic:cNvPr id="1562016789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475996761" name="Picture">
+                  <wp:docPr id="126963484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475996761" name="Picture"/>
+                          <pic:cNvPr id="126963484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747424619" name="Picture">
+                  <wp:docPr id="92338354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747424619" name="Picture"/>
+                          <pic:cNvPr id="92338354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868097049" name="Picture">
+                  <wp:docPr id="1760431404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868097049" name="Picture"/>
+                          <pic:cNvPr id="1760431404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>