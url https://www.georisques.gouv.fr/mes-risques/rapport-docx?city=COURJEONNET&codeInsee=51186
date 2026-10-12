--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241522544" name="Picture">
+                  <wp:docPr id="260539036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241522544" name="Picture"/>
+                          <pic:cNvPr id="260539036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359933921" name="Picture">
+                  <wp:docPr id="25848780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359933921" name="Picture"/>
+                          <pic:cNvPr id="25848780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501872828" name="Picture">
+                        <wp:docPr id="1411028012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501872828" name="Picture"/>
+                                <pic:cNvPr id="1411028012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70982957" name="Picture">
+                  <wp:docPr id="147155915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70982957" name="Picture"/>
+                          <pic:cNvPr id="147155915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145738871" name="Picture">
+                  <wp:docPr id="1974243745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145738871" name="Picture"/>
+                          <pic:cNvPr id="1974243745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669103923" name="Picture">
+                  <wp:docPr id="1873579634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669103923" name="Picture"/>
+                          <pic:cNvPr id="1873579634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818447276" name="Picture">
+                  <wp:docPr id="1321039855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818447276" name="Picture"/>
+                          <pic:cNvPr id="1321039855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118889933" name="Picture">
+                  <wp:docPr id="422295992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118889933" name="Picture"/>
+                          <pic:cNvPr id="422295992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752048997" name="Picture">
+                        <wp:docPr id="933969563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752048997" name="Picture"/>
+                                <pic:cNvPr id="933969563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996505418" name="Picture">
+                        <wp:docPr id="1284723978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996505418" name="Picture"/>
+                                <pic:cNvPr id="1284723978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931818387" name="Picture">
+                        <wp:docPr id="1319582375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931818387" name="Picture"/>
+                                <pic:cNvPr id="1319582375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040831059" name="Picture">
+                        <wp:docPr id="1503430354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040831059" name="Picture"/>
+                                <pic:cNvPr id="1503430354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880413111" name="Picture">
+                        <wp:docPr id="1573621427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880413111" name="Picture"/>
+                                <pic:cNvPr id="1573621427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131875456" name="Picture">
+                        <wp:docPr id="1727618919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131875456" name="Picture"/>
+                                <pic:cNvPr id="1727618919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343233013" name="Picture">
+                        <wp:docPr id="397430671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343233013" name="Picture"/>
+                                <pic:cNvPr id="397430671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987314261" name="Picture">
+                        <wp:docPr id="615097776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987314261" name="Picture"/>
+                                <pic:cNvPr id="615097776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642899691" name="Picture">
+                        <wp:docPr id="365509712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642899691" name="Picture"/>
+                                <pic:cNvPr id="365509712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226295230" name="Picture">
+                        <wp:docPr id="194625594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226295230" name="Picture"/>
+                                <pic:cNvPr id="194625594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000804093" name="Picture">
+                        <wp:docPr id="1488701135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000804093" name="Picture"/>
+                                <pic:cNvPr id="1488701135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424554269" name="Picture">
+                        <wp:docPr id="2018724841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424554269" name="Picture"/>
+                                <pic:cNvPr id="2018724841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098782268" name="Picture">
+                        <wp:docPr id="708911367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098782268" name="Picture"/>
+                                <pic:cNvPr id="708911367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497151588" name="Picture">
+                        <wp:docPr id="1464444545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497151588" name="Picture"/>
+                                <pic:cNvPr id="1464444545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801714176" name="Picture">
+                        <wp:docPr id="31259172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801714176" name="Picture"/>
+                                <pic:cNvPr id="31259172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255767165" name="Picture">
+                  <wp:docPr id="1251240040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255767165" name="Picture"/>
+                          <pic:cNvPr id="1251240040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967593696" name="Picture">
+                  <wp:docPr id="1052233955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967593696" name="Picture"/>
+                          <pic:cNvPr id="1052233955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906146004" name="Picture">
+                  <wp:docPr id="1745791031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906146004" name="Picture"/>
+                          <pic:cNvPr id="1745791031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288769762" name="Picture">
+                  <wp:docPr id="732885973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288769762" name="Picture"/>
+                          <pic:cNvPr id="732885973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584813208" name="Picture">
+                  <wp:docPr id="778052881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584813208" name="Picture"/>
+                          <pic:cNvPr id="778052881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242516098" name="Picture">
+                  <wp:docPr id="404810803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242516098" name="Picture"/>
+                          <pic:cNvPr id="404810803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073322296" name="Picture">
+                        <wp:docPr id="1027647863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073322296" name="Picture"/>
+                                <pic:cNvPr id="1027647863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335234275" name="Picture">
+                  <wp:docPr id="1406677325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335234275" name="Picture"/>
+                          <pic:cNvPr id="1406677325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903117172" name="Picture">
+                  <wp:docPr id="1321386123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903117172" name="Picture"/>
+                          <pic:cNvPr id="1321386123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837187413" name="Picture">
+                  <wp:docPr id="1995559733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837187413" name="Picture"/>
+                          <pic:cNvPr id="1995559733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813184617" name="Picture">
+                  <wp:docPr id="1222816851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813184617" name="Picture"/>
+                          <pic:cNvPr id="1222816851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536276677" name="Picture">
+                  <wp:docPr id="244531588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536276677" name="Picture"/>
+                          <pic:cNvPr id="244531588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017983180" name="Picture">
+                  <wp:docPr id="740728061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017983180" name="Picture"/>
+                          <pic:cNvPr id="740728061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751242252" name="Picture">
+                        <wp:docPr id="952650986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751242252" name="Picture"/>
+                                <pic:cNvPr id="952650986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757583871" name="Picture">
+                  <wp:docPr id="2099820741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757583871" name="Picture"/>
+                          <pic:cNvPr id="2099820741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600999457" name="Picture">
+                  <wp:docPr id="1451860036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600999457" name="Picture"/>
+                          <pic:cNvPr id="1451860036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45692902" name="Picture">
+                  <wp:docPr id="945277215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45692902" name="Picture"/>
+                          <pic:cNvPr id="945277215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125141749" name="Picture">
+                  <wp:docPr id="480277402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125141749" name="Picture"/>
+                          <pic:cNvPr id="480277402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120989823" name="Picture">
+                  <wp:docPr id="128139721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120989823" name="Picture"/>
+                          <pic:cNvPr id="128139721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831217354" name="Picture">
+                  <wp:docPr id="2383985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831217354" name="Picture"/>
+                          <pic:cNvPr id="2383985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834622216" name="Picture">
+                        <wp:docPr id="1451792915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834622216" name="Picture"/>
+                                <pic:cNvPr id="1451792915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420630189" name="Picture">
+                  <wp:docPr id="990255880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420630189" name="Picture"/>
+                          <pic:cNvPr id="990255880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122089008" name="Picture">
+                  <wp:docPr id="492776928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122089008" name="Picture"/>
+                          <pic:cNvPr id="492776928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977867149" name="Picture">
+                  <wp:docPr id="261452890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977867149" name="Picture"/>
+                          <pic:cNvPr id="261452890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262117839" name="Picture">
+                  <wp:docPr id="1783421150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262117839" name="Picture"/>
+                          <pic:cNvPr id="1783421150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075993078" name="Picture">
+                  <wp:docPr id="244897882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075993078" name="Picture"/>
+                          <pic:cNvPr id="244897882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151687285" name="Picture">
+                  <wp:docPr id="713771639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151687285" name="Picture"/>
+                          <pic:cNvPr id="713771639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698365454" name="Picture">
+                  <wp:docPr id="399501462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698365454" name="Picture"/>
+                          <pic:cNvPr id="399501462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783296947" name="Picture">
+                  <wp:docPr id="1026135098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783296947" name="Picture"/>
+                          <pic:cNvPr id="1026135098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248439376" name="Picture">
+                  <wp:docPr id="1546219770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248439376" name="Picture"/>
+                          <pic:cNvPr id="1546219770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182629671" name="Picture">
+                        <wp:docPr id="1109545488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182629671" name="Picture"/>
+                                <pic:cNvPr id="1109545488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942428233" name="Picture">
+                  <wp:docPr id="1427854350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942428233" name="Picture"/>
+                          <pic:cNvPr id="1427854350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929272669" name="Picture">
+                  <wp:docPr id="2111539459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929272669" name="Picture"/>
+                          <pic:cNvPr id="2111539459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409567230" name="Picture">
+                  <wp:docPr id="704784952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409567230" name="Picture"/>
+                          <pic:cNvPr id="704784952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315686643" name="Picture">
+                  <wp:docPr id="392953710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315686643" name="Picture"/>
+                          <pic:cNvPr id="392953710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103985791" name="Picture">
+                  <wp:docPr id="975099310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103985791" name="Picture"/>
+                          <pic:cNvPr id="975099310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806340004" name="Picture">
+                  <wp:docPr id="1224177235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806340004" name="Picture"/>
+                          <pic:cNvPr id="1224177235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143812971" name="Picture">
+                        <wp:docPr id="1660340920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143812971" name="Picture"/>
+                                <pic:cNvPr id="1660340920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385641815" name="Picture">
+                  <wp:docPr id="989316063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385641815" name="Picture"/>
+                          <pic:cNvPr id="989316063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154554845" name="Picture">
+                  <wp:docPr id="593563340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154554845" name="Picture"/>
+                          <pic:cNvPr id="593563340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847736382" name="Picture">
+                  <wp:docPr id="1394959074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847736382" name="Picture"/>
+                          <pic:cNvPr id="1394959074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876856500" name="Picture">
+                  <wp:docPr id="1967942645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876856500" name="Picture"/>
+                          <pic:cNvPr id="1967942645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021666322" name="Picture">
+                  <wp:docPr id="1584401662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021666322" name="Picture"/>
+                          <pic:cNvPr id="1584401662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904167330" name="Picture">
+                  <wp:docPr id="641357728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904167330" name="Picture"/>
+                          <pic:cNvPr id="641357728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>