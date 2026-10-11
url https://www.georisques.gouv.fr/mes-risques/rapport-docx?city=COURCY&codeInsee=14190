--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684202449" name="Picture">
+                  <wp:docPr id="1151325469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684202449" name="Picture"/>
+                          <pic:cNvPr id="1151325469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656743611" name="Picture">
+                  <wp:docPr id="25175157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656743611" name="Picture"/>
+                          <pic:cNvPr id="25175157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951928153" name="Picture">
+                        <wp:docPr id="677523892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951928153" name="Picture"/>
+                                <pic:cNvPr id="677523892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406544607" name="Picture">
+                  <wp:docPr id="1680801332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406544607" name="Picture"/>
+                          <pic:cNvPr id="1680801332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624110388" name="Picture">
+                  <wp:docPr id="61940702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624110388" name="Picture"/>
+                          <pic:cNvPr id="61940702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841626207" name="Picture">
+                  <wp:docPr id="1024509159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841626207" name="Picture"/>
+                          <pic:cNvPr id="1024509159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128725344" name="Picture">
+                  <wp:docPr id="1206303732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128725344" name="Picture"/>
+                          <pic:cNvPr id="1206303732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547833881" name="Picture">
+                  <wp:docPr id="481838370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547833881" name="Picture"/>
+                          <pic:cNvPr id="481838370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892125956" name="Picture">
+                        <wp:docPr id="1355349092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892125956" name="Picture"/>
+                                <pic:cNvPr id="1355349092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009370189" name="Picture">
+                        <wp:docPr id="1292525683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009370189" name="Picture"/>
+                                <pic:cNvPr id="1292525683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966762572" name="Picture">
+                        <wp:docPr id="409817583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966762572" name="Picture"/>
+                                <pic:cNvPr id="409817583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514612803" name="Picture">
+                        <wp:docPr id="1512426146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514612803" name="Picture"/>
+                                <pic:cNvPr id="1512426146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15284609" name="Picture">
+                        <wp:docPr id="452436974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15284609" name="Picture"/>
+                                <pic:cNvPr id="452436974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353247899" name="Picture">
+                        <wp:docPr id="695888751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353247899" name="Picture"/>
+                                <pic:cNvPr id="695888751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226232768" name="Picture">
+                        <wp:docPr id="762143632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226232768" name="Picture"/>
+                                <pic:cNvPr id="762143632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572875300" name="Picture">
+                        <wp:docPr id="1048461132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572875300" name="Picture"/>
+                                <pic:cNvPr id="1048461132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121686131" name="Picture">
+                        <wp:docPr id="155962465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121686131" name="Picture"/>
+                                <pic:cNvPr id="155962465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765003233" name="Picture">
+                        <wp:docPr id="698756637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765003233" name="Picture"/>
+                                <pic:cNvPr id="698756637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011241259" name="Picture">
+                        <wp:docPr id="377124916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011241259" name="Picture"/>
+                                <pic:cNvPr id="377124916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842656838" name="Picture">
+                        <wp:docPr id="1799324007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842656838" name="Picture"/>
+                                <pic:cNvPr id="1799324007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684311768" name="Picture">
+                        <wp:docPr id="815111059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684311768" name="Picture"/>
+                                <pic:cNvPr id="815111059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716765048" name="Picture">
+                        <wp:docPr id="1313018468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716765048" name="Picture"/>
+                                <pic:cNvPr id="1313018468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024503604" name="Picture">
+                        <wp:docPr id="242838976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024503604" name="Picture"/>
+                                <pic:cNvPr id="242838976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703755459" name="Picture">
+                  <wp:docPr id="95632668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703755459" name="Picture"/>
+                          <pic:cNvPr id="95632668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019766534" name="Picture">
+                  <wp:docPr id="1606683342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019766534" name="Picture"/>
+                          <pic:cNvPr id="1606683342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518900240" name="Picture">
+                  <wp:docPr id="1453973137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518900240" name="Picture"/>
+                          <pic:cNvPr id="1453973137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049595398" name="Picture">
+                  <wp:docPr id="1009935398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049595398" name="Picture"/>
+                          <pic:cNvPr id="1009935398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43488908" name="Picture">
+                  <wp:docPr id="275685239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43488908" name="Picture"/>
+                          <pic:cNvPr id="275685239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951183535" name="Picture">
+                  <wp:docPr id="916541606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951183535" name="Picture"/>
+                          <pic:cNvPr id="916541606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016669652" name="Picture">
+                        <wp:docPr id="369575892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016669652" name="Picture"/>
+                                <pic:cNvPr id="369575892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420290914" name="Picture">
+                  <wp:docPr id="1755059544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420290914" name="Picture"/>
+                          <pic:cNvPr id="1755059544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784880436" name="Picture">
+                  <wp:docPr id="661011981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784880436" name="Picture"/>
+                          <pic:cNvPr id="661011981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239565430" name="Picture">
+                  <wp:docPr id="200537298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239565430" name="Picture"/>
+                          <pic:cNvPr id="200537298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965191904" name="Picture">
+                  <wp:docPr id="1026798689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965191904" name="Picture"/>
+                          <pic:cNvPr id="1026798689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104485362" name="Picture">
+                  <wp:docPr id="1615573871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104485362" name="Picture"/>
+                          <pic:cNvPr id="1615573871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555141649" name="Picture">
+                  <wp:docPr id="1194625714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555141649" name="Picture"/>
+                          <pic:cNvPr id="1194625714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738931872" name="Picture">
+                        <wp:docPr id="412453178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738931872" name="Picture"/>
+                                <pic:cNvPr id="412453178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318152874" name="Picture">
+                        <wp:docPr id="1860765718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318152874" name="Picture"/>
+                                <pic:cNvPr id="1860765718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179953407" name="Picture">
+                  <wp:docPr id="2074270382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179953407" name="Picture"/>
+                          <pic:cNvPr id="2074270382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149197201" name="Picture">
+                  <wp:docPr id="41636910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149197201" name="Picture"/>
+                          <pic:cNvPr id="41636910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613035979" name="Picture">
+                  <wp:docPr id="1898587419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613035979" name="Picture"/>
+                          <pic:cNvPr id="1898587419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412793677" name="Picture">
+                  <wp:docPr id="2010929516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412793677" name="Picture"/>
+                          <pic:cNvPr id="2010929516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271086659" name="Picture">
+                  <wp:docPr id="1157672862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271086659" name="Picture"/>
+                          <pic:cNvPr id="1157672862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020697576" name="Picture">
+                  <wp:docPr id="93621529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020697576" name="Picture"/>
+                          <pic:cNvPr id="93621529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495565663" name="Picture">
+                        <wp:docPr id="1178059827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495565663" name="Picture"/>
+                                <pic:cNvPr id="1178059827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327850072" name="Picture">
+                  <wp:docPr id="1739705552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327850072" name="Picture"/>
+                          <pic:cNvPr id="1739705552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700698592" name="Picture">
+                  <wp:docPr id="1263239381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700698592" name="Picture"/>
+                          <pic:cNvPr id="1263239381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405665385" name="Picture">
+                  <wp:docPr id="866501587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405665385" name="Picture"/>
+                          <pic:cNvPr id="866501587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754552540" name="Picture">
+                  <wp:docPr id="1384982493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754552540" name="Picture"/>
+                          <pic:cNvPr id="1384982493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128280348" name="Picture">
+                  <wp:docPr id="1394455171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128280348" name="Picture"/>
+                          <pic:cNvPr id="1394455171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037023020" name="Picture">
+                  <wp:docPr id="1927340753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037023020" name="Picture"/>
+                          <pic:cNvPr id="1927340753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743595239" name="Picture">
+                        <wp:docPr id="365057970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743595239" name="Picture"/>
+                                <pic:cNvPr id="365057970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291212837" name="Picture">
+                  <wp:docPr id="28169689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291212837" name="Picture"/>
+                          <pic:cNvPr id="28169689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793795981" name="Picture">
+                  <wp:docPr id="106261913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793795981" name="Picture"/>
+                          <pic:cNvPr id="106261913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690017977" name="Picture">
+                  <wp:docPr id="1748443315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690017977" name="Picture"/>
+                          <pic:cNvPr id="1748443315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387443393" name="Picture">
+                  <wp:docPr id="705616569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387443393" name="Picture"/>
+                          <pic:cNvPr id="705616569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968687017" name="Picture">
+                  <wp:docPr id="1732599572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968687017" name="Picture"/>
+                          <pic:cNvPr id="1732599572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41451,51 +41451,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375306279" name="Picture">
+                  <wp:docPr id="1994642466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375306279" name="Picture"/>
+                          <pic:cNvPr id="1994642466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713693118" name="Picture">
+                  <wp:docPr id="1784116017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713693118" name="Picture"/>
+                          <pic:cNvPr id="1784116017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978214928" name="Picture">
+                  <wp:docPr id="1727374927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978214928" name="Picture"/>
+                          <pic:cNvPr id="1727374927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690697462" name="Picture">
+                  <wp:docPr id="80279740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690697462" name="Picture"/>
+                          <pic:cNvPr id="80279740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,51 +44467,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44714,174 +44714,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3794487" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3794487</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3792751" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3792751</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dépot d'ordures communal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45393,50 +45551,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>