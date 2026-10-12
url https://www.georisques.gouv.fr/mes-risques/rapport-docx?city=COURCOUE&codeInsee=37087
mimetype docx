--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433840072" name="Picture">
+                  <wp:docPr id="1673944534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433840072" name="Picture"/>
+                          <pic:cNvPr id="1673944534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980611930" name="Picture">
+                  <wp:docPr id="1566731651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980611930" name="Picture"/>
+                          <pic:cNvPr id="1566731651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821264071" name="Picture">
+                        <wp:docPr id="222626553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821264071" name="Picture"/>
+                                <pic:cNvPr id="222626553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822155657" name="Picture">
+                  <wp:docPr id="874046182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822155657" name="Picture"/>
+                          <pic:cNvPr id="874046182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199728160" name="Picture">
+                  <wp:docPr id="381666934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199728160" name="Picture"/>
+                          <pic:cNvPr id="381666934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457645205" name="Picture">
+                  <wp:docPr id="2012823846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457645205" name="Picture"/>
+                          <pic:cNvPr id="2012823846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726376755" name="Picture">
+                  <wp:docPr id="766424335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726376755" name="Picture"/>
+                          <pic:cNvPr id="766424335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637270231" name="Picture">
+                  <wp:docPr id="570177836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637270231" name="Picture"/>
+                          <pic:cNvPr id="570177836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258010071" name="Picture">
+                        <wp:docPr id="1963763853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258010071" name="Picture"/>
+                                <pic:cNvPr id="1963763853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323694451" name="Picture">
+                        <wp:docPr id="1292346591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323694451" name="Picture"/>
+                                <pic:cNvPr id="1292346591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940460072" name="Picture">
+                        <wp:docPr id="818759657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940460072" name="Picture"/>
+                                <pic:cNvPr id="818759657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19561057" name="Picture">
+                        <wp:docPr id="1217125552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19561057" name="Picture"/>
+                                <pic:cNvPr id="1217125552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109998599" name="Picture">
+                        <wp:docPr id="547346819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109998599" name="Picture"/>
+                                <pic:cNvPr id="547346819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019345901" name="Picture">
+                        <wp:docPr id="1638055363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019345901" name="Picture"/>
+                                <pic:cNvPr id="1638055363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941158176" name="Picture">
+                        <wp:docPr id="1738660643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941158176" name="Picture"/>
+                                <pic:cNvPr id="1738660643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46429598" name="Picture">
+                        <wp:docPr id="915256269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46429598" name="Picture"/>
+                                <pic:cNvPr id="915256269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071893860" name="Picture">
+                        <wp:docPr id="1020356644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071893860" name="Picture"/>
+                                <pic:cNvPr id="1020356644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108070926" name="Picture">
+                        <wp:docPr id="256407623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108070926" name="Picture"/>
+                                <pic:cNvPr id="256407623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960153828" name="Picture">
+                        <wp:docPr id="602910451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960153828" name="Picture"/>
+                                <pic:cNvPr id="602910451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624416603" name="Picture">
+                        <wp:docPr id="869863611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624416603" name="Picture"/>
+                                <pic:cNvPr id="869863611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350439810" name="Picture">
+                        <wp:docPr id="170953199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350439810" name="Picture"/>
+                                <pic:cNvPr id="170953199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138341735" name="Picture">
+                        <wp:docPr id="422989657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138341735" name="Picture"/>
+                                <pic:cNvPr id="422989657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515618689" name="Picture">
+                        <wp:docPr id="2112839816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515618689" name="Picture"/>
+                                <pic:cNvPr id="2112839816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730974693" name="Picture">
+                  <wp:docPr id="265505337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730974693" name="Picture"/>
+                          <pic:cNvPr id="265505337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965446721" name="Picture">
+                  <wp:docPr id="503215390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965446721" name="Picture"/>
+                          <pic:cNvPr id="503215390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545855280" name="Picture">
+                  <wp:docPr id="880102320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545855280" name="Picture"/>
+                          <pic:cNvPr id="880102320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704262489" name="Picture">
+                  <wp:docPr id="1218510626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704262489" name="Picture"/>
+                          <pic:cNvPr id="1218510626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809844911" name="Picture">
+                  <wp:docPr id="516726607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809844911" name="Picture"/>
+                          <pic:cNvPr id="516726607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382310500" name="Picture">
+                  <wp:docPr id="1449724747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382310500" name="Picture"/>
+                          <pic:cNvPr id="1449724747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294274047" name="Picture">
+                        <wp:docPr id="58097706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294274047" name="Picture"/>
+                                <pic:cNvPr id="58097706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228633325" name="Picture">
+                  <wp:docPr id="1987097198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228633325" name="Picture"/>
+                          <pic:cNvPr id="1987097198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059553762" name="Picture">
+                  <wp:docPr id="588345880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059553762" name="Picture"/>
+                          <pic:cNvPr id="588345880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510488332" name="Picture">
+                  <wp:docPr id="349294976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510488332" name="Picture"/>
+                          <pic:cNvPr id="349294976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856859074" name="Picture">
+                  <wp:docPr id="1015574029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856859074" name="Picture"/>
+                          <pic:cNvPr id="1015574029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096460857" name="Picture">
+                  <wp:docPr id="484879672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096460857" name="Picture"/>
+                          <pic:cNvPr id="484879672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117153663" name="Picture">
+                  <wp:docPr id="684739442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117153663" name="Picture"/>
+                          <pic:cNvPr id="684739442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80065580" name="Picture">
+                        <wp:docPr id="508298509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80065580" name="Picture"/>
+                                <pic:cNvPr id="508298509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031736589" name="Picture">
+                        <wp:docPr id="1362636637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031736589" name="Picture"/>
+                                <pic:cNvPr id="1362636637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204756868" name="Picture">
+                  <wp:docPr id="990949681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204756868" name="Picture"/>
+                          <pic:cNvPr id="990949681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784060785" name="Picture">
+                  <wp:docPr id="1376195857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784060785" name="Picture"/>
+                          <pic:cNvPr id="1376195857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293628949" name="Picture">
+                  <wp:docPr id="1068631181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293628949" name="Picture"/>
+                          <pic:cNvPr id="1068631181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579029239" name="Picture">
+                  <wp:docPr id="636397482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579029239" name="Picture"/>
+                          <pic:cNvPr id="636397482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686835511" name="Picture">
+                  <wp:docPr id="364795220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686835511" name="Picture"/>
+                          <pic:cNvPr id="364795220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496220409" name="Picture">
+                  <wp:docPr id="1621624565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496220409" name="Picture"/>
+                          <pic:cNvPr id="1621624565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523147677" name="Picture">
+                  <wp:docPr id="2128660282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523147677" name="Picture"/>
+                          <pic:cNvPr id="2128660282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511869517" name="Picture">
+                  <wp:docPr id="1591736765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511869517" name="Picture"/>
+                          <pic:cNvPr id="1591736765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773329944" name="Picture">
+                  <wp:docPr id="109449428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773329944" name="Picture"/>
+                          <pic:cNvPr id="109449428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632215625" name="Picture">
+                  <wp:docPr id="1814651854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632215625" name="Picture"/>
+                          <pic:cNvPr id="1814651854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543652370" name="Picture">
+                  <wp:docPr id="469565485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543652370" name="Picture"/>
+                          <pic:cNvPr id="469565485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384936502" name="Picture">
+                  <wp:docPr id="1428102436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384936502" name="Picture"/>
+                          <pic:cNvPr id="1428102436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544165698" name="Picture">
+                        <wp:docPr id="1604632620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544165698" name="Picture"/>
+                                <pic:cNvPr id="1604632620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830218545" name="Picture">
+                  <wp:docPr id="1929314497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830218545" name="Picture"/>
+                          <pic:cNvPr id="1929314497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627216855" name="Picture">
+                  <wp:docPr id="1356006351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627216855" name="Picture"/>
+                          <pic:cNvPr id="1356006351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301552851" name="Picture">
+                  <wp:docPr id="123652636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301552851" name="Picture"/>
+                          <pic:cNvPr id="123652636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478157350" name="Picture">
+                  <wp:docPr id="622484797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478157350" name="Picture"/>
+                          <pic:cNvPr id="622484797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569763617" name="Picture">
+                  <wp:docPr id="1349980306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569763617" name="Picture"/>
+                          <pic:cNvPr id="1349980306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974959566" name="Picture">
+                  <wp:docPr id="203354237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974959566" name="Picture"/>
+                          <pic:cNvPr id="203354237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27246857" name="Picture">
+                        <wp:docPr id="727657901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27246857" name="Picture"/>
+                                <pic:cNvPr id="727657901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537362560" name="Picture">
+                  <wp:docPr id="35899754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537362560" name="Picture"/>
+                          <pic:cNvPr id="35899754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340566167" name="Picture">
+                  <wp:docPr id="773252825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340566167" name="Picture"/>
+                          <pic:cNvPr id="773252825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458317504" name="Picture">
+                  <wp:docPr id="1176718127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458317504" name="Picture"/>
+                          <pic:cNvPr id="1176718127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46255,57 +46255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554159496" name="Picture">
+                  <wp:docPr id="1785552589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554159496" name="Picture"/>
+                          <pic:cNvPr id="1785552589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438689517" name="Picture">
+                  <wp:docPr id="1943297399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438689517" name="Picture"/>
+                          <pic:cNvPr id="1943297399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46740,57 +46740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156996043" name="Picture">
+                  <wp:docPr id="796002833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156996043" name="Picture"/>
+                          <pic:cNvPr id="796002833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>