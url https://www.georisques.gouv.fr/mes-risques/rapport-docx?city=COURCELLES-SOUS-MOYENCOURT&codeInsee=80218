--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325434233" name="Picture">
+                  <wp:docPr id="642669511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325434233" name="Picture"/>
+                          <pic:cNvPr id="642669511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664520825" name="Picture">
+                  <wp:docPr id="597148656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664520825" name="Picture"/>
+                          <pic:cNvPr id="597148656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499970524" name="Picture">
+                        <wp:docPr id="520070875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499970524" name="Picture"/>
+                                <pic:cNvPr id="520070875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839798049" name="Picture">
+                  <wp:docPr id="1360269331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839798049" name="Picture"/>
+                          <pic:cNvPr id="1360269331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708748699" name="Picture">
+                  <wp:docPr id="679279858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708748699" name="Picture"/>
+                          <pic:cNvPr id="679279858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741561583" name="Picture">
+                  <wp:docPr id="73973857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741561583" name="Picture"/>
+                          <pic:cNvPr id="73973857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34922664" name="Picture">
+                  <wp:docPr id="1763145345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34922664" name="Picture"/>
+                          <pic:cNvPr id="1763145345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947288689" name="Picture">
+                  <wp:docPr id="895703651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947288689" name="Picture"/>
+                          <pic:cNvPr id="895703651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243703596" name="Picture">
+                        <wp:docPr id="152834700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243703596" name="Picture"/>
+                                <pic:cNvPr id="152834700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320509270" name="Picture">
+                        <wp:docPr id="1543649809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320509270" name="Picture"/>
+                                <pic:cNvPr id="1543649809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006231246" name="Picture">
+                        <wp:docPr id="1345684599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006231246" name="Picture"/>
+                                <pic:cNvPr id="1345684599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084381284" name="Picture">
+                        <wp:docPr id="1767757142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084381284" name="Picture"/>
+                                <pic:cNvPr id="1767757142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296193960" name="Picture">
+                        <wp:docPr id="651488093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296193960" name="Picture"/>
+                                <pic:cNvPr id="651488093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856632162" name="Picture">
+                        <wp:docPr id="1523158543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856632162" name="Picture"/>
+                                <pic:cNvPr id="1523158543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692473341" name="Picture">
+                        <wp:docPr id="377874161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692473341" name="Picture"/>
+                                <pic:cNvPr id="377874161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598775001" name="Picture">
+                        <wp:docPr id="1522762275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598775001" name="Picture"/>
+                                <pic:cNvPr id="1522762275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998249433" name="Picture">
+                        <wp:docPr id="1649849971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998249433" name="Picture"/>
+                                <pic:cNvPr id="1649849971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819640565" name="Picture">
+                        <wp:docPr id="2107939377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819640565" name="Picture"/>
+                                <pic:cNvPr id="2107939377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390325673" name="Picture">
+                        <wp:docPr id="1073078371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390325673" name="Picture"/>
+                                <pic:cNvPr id="1073078371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241937378" name="Picture">
+                        <wp:docPr id="2091863712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241937378" name="Picture"/>
+                                <pic:cNvPr id="2091863712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079521558" name="Picture">
+                  <wp:docPr id="2063042891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079521558" name="Picture"/>
+                          <pic:cNvPr id="2063042891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591281944" name="Picture">
+                  <wp:docPr id="1516840928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591281944" name="Picture"/>
+                          <pic:cNvPr id="1516840928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592040725" name="Picture">
+                  <wp:docPr id="1089955619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592040725" name="Picture"/>
+                          <pic:cNvPr id="1089955619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009083090" name="Picture">
+                  <wp:docPr id="632507844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009083090" name="Picture"/>
+                          <pic:cNvPr id="632507844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199726902" name="Picture">
+                  <wp:docPr id="833943059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199726902" name="Picture"/>
+                          <pic:cNvPr id="833943059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18734397" name="Picture">
+                  <wp:docPr id="81608874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18734397" name="Picture"/>
+                          <pic:cNvPr id="81608874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723860340" name="Picture">
+                        <wp:docPr id="1964831656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723860340" name="Picture"/>
+                                <pic:cNvPr id="1964831656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80122804" name="Picture">
+                        <wp:docPr id="1069369715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80122804" name="Picture"/>
+                                <pic:cNvPr id="1069369715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338211236" name="Picture">
+                  <wp:docPr id="693211887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338211236" name="Picture"/>
+                          <pic:cNvPr id="693211887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794098597" name="Picture">
+                  <wp:docPr id="591204214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794098597" name="Picture"/>
+                          <pic:cNvPr id="591204214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532649672" name="Picture">
+                  <wp:docPr id="1981689011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532649672" name="Picture"/>
+                          <pic:cNvPr id="1981689011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623419752" name="Picture">
+                  <wp:docPr id="197824237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623419752" name="Picture"/>
+                          <pic:cNvPr id="197824237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796019862" name="Picture">
+                  <wp:docPr id="582625321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796019862" name="Picture"/>
+                          <pic:cNvPr id="582625321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613041471" name="Picture">
+                  <wp:docPr id="755220792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613041471" name="Picture"/>
+                          <pic:cNvPr id="755220792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907988050" name="Picture">
+                        <wp:docPr id="1213390417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907988050" name="Picture"/>
+                                <pic:cNvPr id="1213390417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122998105" name="Picture">
+                  <wp:docPr id="2070662242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122998105" name="Picture"/>
+                          <pic:cNvPr id="2070662242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846313675" name="Picture">
+                  <wp:docPr id="454337749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846313675" name="Picture"/>
+                          <pic:cNvPr id="454337749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158205444" name="Picture">
+                  <wp:docPr id="1468871373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158205444" name="Picture"/>
+                          <pic:cNvPr id="1468871373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919157339" name="Picture">
+                  <wp:docPr id="996340375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919157339" name="Picture"/>
+                          <pic:cNvPr id="996340375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146440568" name="Picture">
+                  <wp:docPr id="1930573087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146440568" name="Picture"/>
+                          <pic:cNvPr id="1930573087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233350494" name="Picture">
+                  <wp:docPr id="1831291396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233350494" name="Picture"/>
+                          <pic:cNvPr id="1831291396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902482225" name="Picture">
+                        <wp:docPr id="2081270211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902482225" name="Picture"/>
+                                <pic:cNvPr id="2081270211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592378844" name="Picture">
+                  <wp:docPr id="732801836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592378844" name="Picture"/>
+                          <pic:cNvPr id="732801836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123257820" name="Picture">
+                  <wp:docPr id="1562862235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123257820" name="Picture"/>
+                          <pic:cNvPr id="1562862235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94496002" name="Picture">
+                  <wp:docPr id="1135998470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94496002" name="Picture"/>
+                          <pic:cNvPr id="1135998470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13166779" name="Picture">
+                  <wp:docPr id="1946449745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13166779" name="Picture"/>
+                          <pic:cNvPr id="1946449745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957420020" name="Picture">
+                  <wp:docPr id="1803994792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957420020" name="Picture"/>
+                          <pic:cNvPr id="1803994792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019010921" name="Picture">
+                  <wp:docPr id="1981429333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019010921" name="Picture"/>
+                          <pic:cNvPr id="1981429333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977854859" name="Picture">
+                        <wp:docPr id="1225001333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977854859" name="Picture"/>
+                                <pic:cNvPr id="1225001333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796816841" name="Picture">
+                  <wp:docPr id="1854617246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796816841" name="Picture"/>
+                          <pic:cNvPr id="1854617246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027793330" name="Picture">
+                  <wp:docPr id="1704558378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027793330" name="Picture"/>
+                          <pic:cNvPr id="1704558378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519105297" name="Picture">
+                  <wp:docPr id="1246413261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519105297" name="Picture"/>
+                          <pic:cNvPr id="1246413261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>