--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240877606" name="Picture">
+                  <wp:docPr id="468789050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240877606" name="Picture"/>
+                          <pic:cNvPr id="468789050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733637818" name="Picture">
+                  <wp:docPr id="185084477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733637818" name="Picture"/>
+                          <pic:cNvPr id="185084477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033050820" name="Picture">
+                        <wp:docPr id="1558575744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033050820" name="Picture"/>
+                                <pic:cNvPr id="1558575744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233009112" name="Picture">
+                  <wp:docPr id="668846897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233009112" name="Picture"/>
+                          <pic:cNvPr id="668846897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654233863" name="Picture">
+                  <wp:docPr id="78634299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654233863" name="Picture"/>
+                          <pic:cNvPr id="78634299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345257020" name="Picture">
+                  <wp:docPr id="1302188298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345257020" name="Picture"/>
+                          <pic:cNvPr id="1302188298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162749291" name="Picture">
+                  <wp:docPr id="78090597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162749291" name="Picture"/>
+                          <pic:cNvPr id="78090597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214975704" name="Picture">
+                  <wp:docPr id="1891043778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214975704" name="Picture"/>
+                          <pic:cNvPr id="1891043778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826404511" name="Picture">
+                        <wp:docPr id="937785275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826404511" name="Picture"/>
+                                <pic:cNvPr id="937785275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244785256" name="Picture">
+                        <wp:docPr id="1924459813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244785256" name="Picture"/>
+                                <pic:cNvPr id="1924459813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238226706" name="Picture">
+                        <wp:docPr id="834349728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238226706" name="Picture"/>
+                                <pic:cNvPr id="834349728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465661845" name="Picture">
+                        <wp:docPr id="661215010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465661845" name="Picture"/>
+                                <pic:cNvPr id="661215010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18146988" name="Picture">
+                        <wp:docPr id="1313714222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18146988" name="Picture"/>
+                                <pic:cNvPr id="1313714222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919179072" name="Picture">
+                        <wp:docPr id="908118093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919179072" name="Picture"/>
+                                <pic:cNvPr id="908118093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125491443" name="Picture">
+                        <wp:docPr id="299469433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125491443" name="Picture"/>
+                                <pic:cNvPr id="299469433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965030581" name="Picture">
+                        <wp:docPr id="847163852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965030581" name="Picture"/>
+                                <pic:cNvPr id="847163852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776810541" name="Picture">
+                        <wp:docPr id="970817714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776810541" name="Picture"/>
+                                <pic:cNvPr id="970817714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628527052" name="Picture">
+                        <wp:docPr id="773107139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628527052" name="Picture"/>
+                                <pic:cNvPr id="773107139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597962935" name="Picture">
+                        <wp:docPr id="1558747043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597962935" name="Picture"/>
+                                <pic:cNvPr id="1558747043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846024357" name="Picture">
+                        <wp:docPr id="1381384435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846024357" name="Picture"/>
+                                <pic:cNvPr id="1381384435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80197252" name="Picture">
+                  <wp:docPr id="1561273170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80197252" name="Picture"/>
+                          <pic:cNvPr id="1561273170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93343906" name="Picture">
+                  <wp:docPr id="851849589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93343906" name="Picture"/>
+                          <pic:cNvPr id="851849589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416908571" name="Picture">
+                  <wp:docPr id="2017117202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416908571" name="Picture"/>
+                          <pic:cNvPr id="2017117202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062321840" name="Picture">
+                  <wp:docPr id="898773417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062321840" name="Picture"/>
+                          <pic:cNvPr id="898773417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377501040" name="Picture">
+                  <wp:docPr id="444489967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377501040" name="Picture"/>
+                          <pic:cNvPr id="444489967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968571084" name="Picture">
+                  <wp:docPr id="602728333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968571084" name="Picture"/>
+                          <pic:cNvPr id="602728333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532659350" name="Picture">
+                        <wp:docPr id="1684563498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532659350" name="Picture"/>
+                                <pic:cNvPr id="1684563498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376185564" name="Picture">
+                  <wp:docPr id="43218138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376185564" name="Picture"/>
+                          <pic:cNvPr id="43218138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935608840" name="Picture">
+                  <wp:docPr id="709793121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935608840" name="Picture"/>
+                          <pic:cNvPr id="709793121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291915257" name="Picture">
+                  <wp:docPr id="221310772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291915257" name="Picture"/>
+                          <pic:cNvPr id="221310772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440071807" name="Picture">
+                  <wp:docPr id="323974631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440071807" name="Picture"/>
+                          <pic:cNvPr id="323974631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271956711" name="Picture">
+                  <wp:docPr id="1011881027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271956711" name="Picture"/>
+                          <pic:cNvPr id="1011881027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177049682" name="Picture">
+                  <wp:docPr id="43488315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177049682" name="Picture"/>
+                          <pic:cNvPr id="43488315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680181096" name="Picture">
+                        <wp:docPr id="656138165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680181096" name="Picture"/>
+                                <pic:cNvPr id="656138165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770581829" name="Picture">
+                  <wp:docPr id="443560686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770581829" name="Picture"/>
+                          <pic:cNvPr id="443560686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298253525" name="Picture">
+                  <wp:docPr id="1023801453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298253525" name="Picture"/>
+                          <pic:cNvPr id="1023801453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268465598" name="Picture">
+                  <wp:docPr id="1390892413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268465598" name="Picture"/>
+                          <pic:cNvPr id="1390892413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647995229" name="Picture">
+                  <wp:docPr id="1450515476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647995229" name="Picture"/>
+                          <pic:cNvPr id="1450515476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508989417" name="Picture">
+                  <wp:docPr id="1748569885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508989417" name="Picture"/>
+                          <pic:cNvPr id="1748569885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504001227" name="Picture">
+                  <wp:docPr id="362965683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504001227" name="Picture"/>
+                          <pic:cNvPr id="362965683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974322709" name="Picture">
+                        <wp:docPr id="416244922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974322709" name="Picture"/>
+                                <pic:cNvPr id="416244922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327212402" name="Picture">
+                  <wp:docPr id="899806206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327212402" name="Picture"/>
+                          <pic:cNvPr id="899806206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066242891" name="Picture">
+                  <wp:docPr id="1549910170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066242891" name="Picture"/>
+                          <pic:cNvPr id="1549910170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613668693" name="Picture">
+                  <wp:docPr id="1063814424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613668693" name="Picture"/>
+                          <pic:cNvPr id="1063814424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681032522" name="Picture">
+                  <wp:docPr id="1903368956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681032522" name="Picture"/>
+                          <pic:cNvPr id="1903368956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468050824" name="Picture">
+                  <wp:docPr id="2039356856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468050824" name="Picture"/>
+                          <pic:cNvPr id="2039356856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287068375" name="Picture">
+                  <wp:docPr id="790047242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287068375" name="Picture"/>
+                          <pic:cNvPr id="790047242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168140312" name="Picture">
+                        <wp:docPr id="502031889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168140312" name="Picture"/>
+                                <pic:cNvPr id="502031889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919147155" name="Picture">
+                  <wp:docPr id="188565724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919147155" name="Picture"/>
+                          <pic:cNvPr id="188565724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468935525" name="Picture">
+                  <wp:docPr id="1090929103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468935525" name="Picture"/>
+                          <pic:cNvPr id="1090929103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338848167" name="Picture">
+                  <wp:docPr id="1833824472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338848167" name="Picture"/>
+                          <pic:cNvPr id="1833824472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>