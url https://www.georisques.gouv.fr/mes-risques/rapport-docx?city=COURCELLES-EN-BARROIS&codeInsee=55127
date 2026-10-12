--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329060028" name="Picture">
+                  <wp:docPr id="103067739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329060028" name="Picture"/>
+                          <pic:cNvPr id="103067739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417716587" name="Picture">
+                  <wp:docPr id="2009290527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417716587" name="Picture"/>
+                          <pic:cNvPr id="2009290527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904970563" name="Picture">
+                        <wp:docPr id="1825312708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904970563" name="Picture"/>
+                                <pic:cNvPr id="1825312708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047472639" name="Picture">
+                  <wp:docPr id="807429007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047472639" name="Picture"/>
+                          <pic:cNvPr id="807429007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140637372" name="Picture">
+                  <wp:docPr id="1532179716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140637372" name="Picture"/>
+                          <pic:cNvPr id="1532179716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595214850" name="Picture">
+                  <wp:docPr id="110313914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595214850" name="Picture"/>
+                          <pic:cNvPr id="110313914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459358954" name="Picture">
+                  <wp:docPr id="468962568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459358954" name="Picture"/>
+                          <pic:cNvPr id="468962568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055177568" name="Picture">
+                  <wp:docPr id="1272944969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055177568" name="Picture"/>
+                          <pic:cNvPr id="1272944969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35907909" name="Picture">
+                        <wp:docPr id="1037602458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35907909" name="Picture"/>
+                                <pic:cNvPr id="1037602458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342760585" name="Picture">
+                        <wp:docPr id="116813183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342760585" name="Picture"/>
+                                <pic:cNvPr id="116813183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86664887" name="Picture">
+                        <wp:docPr id="1729067225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86664887" name="Picture"/>
+                                <pic:cNvPr id="1729067225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158555717" name="Picture">
+                        <wp:docPr id="949670566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158555717" name="Picture"/>
+                                <pic:cNvPr id="949670566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608109951" name="Picture">
+                        <wp:docPr id="484500410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608109951" name="Picture"/>
+                                <pic:cNvPr id="484500410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487727170" name="Picture">
+                        <wp:docPr id="1581802218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487727170" name="Picture"/>
+                                <pic:cNvPr id="1581802218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506460519" name="Picture">
+                        <wp:docPr id="459177299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506460519" name="Picture"/>
+                                <pic:cNvPr id="459177299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919234793" name="Picture">
+                        <wp:docPr id="2131477505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919234793" name="Picture"/>
+                                <pic:cNvPr id="2131477505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962538918" name="Picture">
+                        <wp:docPr id="947881216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962538918" name="Picture"/>
+                                <pic:cNvPr id="947881216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598850450" name="Picture">
+                        <wp:docPr id="1405771748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598850450" name="Picture"/>
+                                <pic:cNvPr id="1405771748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697847328" name="Picture">
+                        <wp:docPr id="1297047995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697847328" name="Picture"/>
+                                <pic:cNvPr id="1297047995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509255777" name="Picture">
+                        <wp:docPr id="856653550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509255777" name="Picture"/>
+                                <pic:cNvPr id="856653550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940401753" name="Picture">
+                        <wp:docPr id="187787997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940401753" name="Picture"/>
+                                <pic:cNvPr id="187787997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590232926" name="Picture">
+                        <wp:docPr id="43000789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590232926" name="Picture"/>
+                                <pic:cNvPr id="43000789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437498763" name="Picture">
+                        <wp:docPr id="801404190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437498763" name="Picture"/>
+                                <pic:cNvPr id="801404190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509705998" name="Picture">
+                  <wp:docPr id="199096725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509705998" name="Picture"/>
+                          <pic:cNvPr id="199096725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164275581" name="Picture">
+                  <wp:docPr id="1956165845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164275581" name="Picture"/>
+                          <pic:cNvPr id="1956165845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290209302" name="Picture">
+                  <wp:docPr id="245438837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290209302" name="Picture"/>
+                          <pic:cNvPr id="245438837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710868983" name="Picture">
+                  <wp:docPr id="2111912455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710868983" name="Picture"/>
+                          <pic:cNvPr id="2111912455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721149101" name="Picture">
+                  <wp:docPr id="179931588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721149101" name="Picture"/>
+                          <pic:cNvPr id="179931588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057070978" name="Picture">
+                  <wp:docPr id="1821944393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057070978" name="Picture"/>
+                          <pic:cNvPr id="1821944393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485239772" name="Picture">
+                        <wp:docPr id="1770089720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485239772" name="Picture"/>
+                                <pic:cNvPr id="1770089720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211109120" name="Picture">
+                  <wp:docPr id="1494605245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211109120" name="Picture"/>
+                          <pic:cNvPr id="1494605245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666629719" name="Picture">
+                  <wp:docPr id="1756424653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666629719" name="Picture"/>
+                          <pic:cNvPr id="1756424653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202498548" name="Picture">
+                  <wp:docPr id="179617423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202498548" name="Picture"/>
+                          <pic:cNvPr id="179617423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831096721" name="Picture">
+                  <wp:docPr id="1580023427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831096721" name="Picture"/>
+                          <pic:cNvPr id="1580023427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609914247" name="Picture">
+                  <wp:docPr id="217115757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609914247" name="Picture"/>
+                          <pic:cNvPr id="217115757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771785819" name="Picture">
+                  <wp:docPr id="1326712730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771785819" name="Picture"/>
+                          <pic:cNvPr id="1326712730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141790259" name="Picture">
+                        <wp:docPr id="1386613389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141790259" name="Picture"/>
+                                <pic:cNvPr id="1386613389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188760093" name="Picture">
+                  <wp:docPr id="1289282062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188760093" name="Picture"/>
+                          <pic:cNvPr id="1289282062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715231008" name="Picture">
+                  <wp:docPr id="332619838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715231008" name="Picture"/>
+                          <pic:cNvPr id="332619838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149489130" name="Picture">
+                  <wp:docPr id="855022144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149489130" name="Picture"/>
+                          <pic:cNvPr id="855022144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014451201" name="Picture">
+                  <wp:docPr id="1981431344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014451201" name="Picture"/>
+                          <pic:cNvPr id="1981431344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219274017" name="Picture">
+                  <wp:docPr id="1917278252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219274017" name="Picture"/>
+                          <pic:cNvPr id="1917278252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494443354" name="Picture">
+                  <wp:docPr id="589559013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494443354" name="Picture"/>
+                          <pic:cNvPr id="589559013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365007329" name="Picture">
+                        <wp:docPr id="1171376935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365007329" name="Picture"/>
+                                <pic:cNvPr id="1171376935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544443618" name="Picture">
+                  <wp:docPr id="106786346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544443618" name="Picture"/>
+                          <pic:cNvPr id="106786346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071505602" name="Picture">
+                  <wp:docPr id="861954646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071505602" name="Picture"/>
+                          <pic:cNvPr id="861954646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638201921" name="Picture">
+                  <wp:docPr id="2015567854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638201921" name="Picture"/>
+                          <pic:cNvPr id="2015567854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300426261" name="Picture">
+                  <wp:docPr id="415362668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300426261" name="Picture"/>
+                          <pic:cNvPr id="415362668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495570071" name="Picture">
+                  <wp:docPr id="679693808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495570071" name="Picture"/>
+                          <pic:cNvPr id="679693808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794535263" name="Picture">
+                  <wp:docPr id="1220541281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794535263" name="Picture"/>
+                          <pic:cNvPr id="1220541281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821933101" name="Picture">
+                  <wp:docPr id="1215825269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821933101" name="Picture"/>
+                          <pic:cNvPr id="1215825269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989791379" name="Picture">
+                  <wp:docPr id="1039015270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989791379" name="Picture"/>
+                          <pic:cNvPr id="1039015270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647647095" name="Picture">
+                  <wp:docPr id="145283474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647647095" name="Picture"/>
+                          <pic:cNvPr id="145283474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449519156" name="Picture">
+                        <wp:docPr id="312720994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449519156" name="Picture"/>
+                                <pic:cNvPr id="312720994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358906043" name="Picture">
+                  <wp:docPr id="1552515565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358906043" name="Picture"/>
+                          <pic:cNvPr id="1552515565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255279454" name="Picture">
+                  <wp:docPr id="514681888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255279454" name="Picture"/>
+                          <pic:cNvPr id="514681888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464632465" name="Picture">
+                  <wp:docPr id="1030616467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464632465" name="Picture"/>
+                          <pic:cNvPr id="1030616467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086351038" name="Picture">
+                  <wp:docPr id="670645882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086351038" name="Picture"/>
+                          <pic:cNvPr id="670645882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967647876" name="Picture">
+                  <wp:docPr id="1763552422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967647876" name="Picture"/>
+                          <pic:cNvPr id="1763552422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252182664" name="Picture">
+                  <wp:docPr id="1988783942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252182664" name="Picture"/>
+                          <pic:cNvPr id="1988783942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334816262" name="Picture">
+                        <wp:docPr id="585270698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334816262" name="Picture"/>
+                                <pic:cNvPr id="585270698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555540656" name="Picture">
+                  <wp:docPr id="121061103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555540656" name="Picture"/>
+                          <pic:cNvPr id="121061103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384686049" name="Picture">
+                  <wp:docPr id="1093310537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384686049" name="Picture"/>
+                          <pic:cNvPr id="1093310537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094295274" name="Picture">
+                  <wp:docPr id="781626540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094295274" name="Picture"/>
+                          <pic:cNvPr id="781626540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>