--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472745618" name="Picture">
+                  <wp:docPr id="2125520579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472745618" name="Picture"/>
+                          <pic:cNvPr id="2125520579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777611342" name="Picture">
+                  <wp:docPr id="1166166497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777611342" name="Picture"/>
+                          <pic:cNvPr id="1166166497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069504100" name="Picture">
+                        <wp:docPr id="1516774303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069504100" name="Picture"/>
+                                <pic:cNvPr id="1516774303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135508803" name="Picture">
+                  <wp:docPr id="1274181995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135508803" name="Picture"/>
+                          <pic:cNvPr id="1274181995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935314486" name="Picture">
+                  <wp:docPr id="1366351149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935314486" name="Picture"/>
+                          <pic:cNvPr id="1366351149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638690198" name="Picture">
+                  <wp:docPr id="1898653817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638690198" name="Picture"/>
+                          <pic:cNvPr id="1898653817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338914580" name="Picture">
+                  <wp:docPr id="1982954160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338914580" name="Picture"/>
+                          <pic:cNvPr id="1982954160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667839311" name="Picture">
+                  <wp:docPr id="824026459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667839311" name="Picture"/>
+                          <pic:cNvPr id="824026459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560560345" name="Picture">
+                        <wp:docPr id="848488505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560560345" name="Picture"/>
+                                <pic:cNvPr id="848488505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353917025" name="Picture">
+                        <wp:docPr id="71448571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353917025" name="Picture"/>
+                                <pic:cNvPr id="71448571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121189587" name="Picture">
+                        <wp:docPr id="1994212475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121189587" name="Picture"/>
+                                <pic:cNvPr id="1994212475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876279036" name="Picture">
+                        <wp:docPr id="540127446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876279036" name="Picture"/>
+                                <pic:cNvPr id="540127446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428277630" name="Picture">
+                        <wp:docPr id="993557575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428277630" name="Picture"/>
+                                <pic:cNvPr id="993557575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276746574" name="Picture">
+                        <wp:docPr id="400859223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276746574" name="Picture"/>
+                                <pic:cNvPr id="400859223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472606114" name="Picture">
+                        <wp:docPr id="1297153755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472606114" name="Picture"/>
+                                <pic:cNvPr id="1297153755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221105010" name="Picture">
+                        <wp:docPr id="1380958375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221105010" name="Picture"/>
+                                <pic:cNvPr id="1380958375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327302196" name="Picture">
+                        <wp:docPr id="745229749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327302196" name="Picture"/>
+                                <pic:cNvPr id="745229749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599964166" name="Picture">
+                        <wp:docPr id="1315924421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599964166" name="Picture"/>
+                                <pic:cNvPr id="1315924421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351212330" name="Picture">
+                        <wp:docPr id="938430687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351212330" name="Picture"/>
+                                <pic:cNvPr id="938430687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232941080" name="Picture">
+                        <wp:docPr id="1643440435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232941080" name="Picture"/>
+                                <pic:cNvPr id="1643440435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675245783" name="Picture">
+                        <wp:docPr id="1718205114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675245783" name="Picture"/>
+                                <pic:cNvPr id="1718205114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339492922" name="Picture">
+                        <wp:docPr id="1427840681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339492922" name="Picture"/>
+                                <pic:cNvPr id="1427840681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488709107" name="Picture">
+                        <wp:docPr id="588477787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488709107" name="Picture"/>
+                                <pic:cNvPr id="588477787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086974960" name="Picture">
+                  <wp:docPr id="494382691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086974960" name="Picture"/>
+                          <pic:cNvPr id="494382691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285844804" name="Picture">
+                  <wp:docPr id="433545628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285844804" name="Picture"/>
+                          <pic:cNvPr id="433545628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101396818" name="Picture">
+                  <wp:docPr id="617594760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101396818" name="Picture"/>
+                          <pic:cNvPr id="617594760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362089569" name="Picture">
+                  <wp:docPr id="1365539168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362089569" name="Picture"/>
+                          <pic:cNvPr id="1365539168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382359284" name="Picture">
+                  <wp:docPr id="1002793273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382359284" name="Picture"/>
+                          <pic:cNvPr id="1002793273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65857528" name="Picture">
+                  <wp:docPr id="1709097714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65857528" name="Picture"/>
+                          <pic:cNvPr id="1709097714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725250789" name="Picture">
+                        <wp:docPr id="891992346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725250789" name="Picture"/>
+                                <pic:cNvPr id="891992346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775353989" name="Picture">
+                        <wp:docPr id="593490104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775353989" name="Picture"/>
+                                <pic:cNvPr id="593490104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113665218" name="Picture">
+                  <wp:docPr id="726992228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113665218" name="Picture"/>
+                          <pic:cNvPr id="726992228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155172409" name="Picture">
+                  <wp:docPr id="728762112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155172409" name="Picture"/>
+                          <pic:cNvPr id="728762112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846383219" name="Picture">
+                  <wp:docPr id="2012674278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846383219" name="Picture"/>
+                          <pic:cNvPr id="2012674278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654777621" name="Picture">
+                  <wp:docPr id="1881576157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654777621" name="Picture"/>
+                          <pic:cNvPr id="1881576157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827059532" name="Picture">
+                  <wp:docPr id="1006438793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827059532" name="Picture"/>
+                          <pic:cNvPr id="1006438793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186149096" name="Picture">
+                  <wp:docPr id="1969911564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186149096" name="Picture"/>
+                          <pic:cNvPr id="1969911564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061218623" name="Picture">
+                        <wp:docPr id="321782573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061218623" name="Picture"/>
+                                <pic:cNvPr id="321782573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655911944" name="Picture">
+                        <wp:docPr id="1633859799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655911944" name="Picture"/>
+                                <pic:cNvPr id="1633859799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171661610" name="Picture">
+                  <wp:docPr id="37157053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171661610" name="Picture"/>
+                          <pic:cNvPr id="37157053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286478799" name="Picture">
+                  <wp:docPr id="1630358772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286478799" name="Picture"/>
+                          <pic:cNvPr id="1630358772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365998187" name="Picture">
+                  <wp:docPr id="1297612690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365998187" name="Picture"/>
+                          <pic:cNvPr id="1297612690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704332300" name="Picture">
+                  <wp:docPr id="1992978833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704332300" name="Picture"/>
+                          <pic:cNvPr id="1992978833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626766618" name="Picture">
+                  <wp:docPr id="1266450140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626766618" name="Picture"/>
+                          <pic:cNvPr id="1266450140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515336506" name="Picture">
+                  <wp:docPr id="701560740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515336506" name="Picture"/>
+                          <pic:cNvPr id="701560740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889709169" name="Picture">
+                        <wp:docPr id="1716662354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889709169" name="Picture"/>
+                                <pic:cNvPr id="1716662354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114444296" name="Picture">
+                  <wp:docPr id="1217500907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114444296" name="Picture"/>
+                          <pic:cNvPr id="1217500907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272640529" name="Picture">
+                  <wp:docPr id="1581473059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272640529" name="Picture"/>
+                          <pic:cNvPr id="1581473059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649083409" name="Picture">
+                  <wp:docPr id="382329781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649083409" name="Picture"/>
+                          <pic:cNvPr id="382329781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074159242" name="Picture">
+                  <wp:docPr id="756586865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074159242" name="Picture"/>
+                          <pic:cNvPr id="756586865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303081593" name="Picture">
+                  <wp:docPr id="1582888956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303081593" name="Picture"/>
+                          <pic:cNvPr id="1582888956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080795840" name="Picture">
+                  <wp:docPr id="1845710513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080795840" name="Picture"/>
+                          <pic:cNvPr id="1845710513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776898411" name="Picture">
+                        <wp:docPr id="959516789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776898411" name="Picture"/>
+                                <pic:cNvPr id="959516789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461412490" name="Picture">
+                  <wp:docPr id="1607875373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461412490" name="Picture"/>
+                          <pic:cNvPr id="1607875373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960444683" name="Picture">
+                  <wp:docPr id="1851075098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960444683" name="Picture"/>
+                          <pic:cNvPr id="1851075098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620036858" name="Picture">
+                  <wp:docPr id="1049602659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620036858" name="Picture"/>
+                          <pic:cNvPr id="1049602659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116753564" name="Picture">
+                  <wp:docPr id="1563591658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116753564" name="Picture"/>
+                          <pic:cNvPr id="1563591658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432079152" name="Picture">
+                  <wp:docPr id="437520884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432079152" name="Picture"/>
+                          <pic:cNvPr id="437520884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490286680" name="Picture">
+                  <wp:docPr id="2090454670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490286680" name="Picture"/>
+                          <pic:cNvPr id="2090454670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400819756" name="Picture">
+                  <wp:docPr id="721066257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400819756" name="Picture"/>
+                          <pic:cNvPr id="721066257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994952879" name="Picture">
+                  <wp:docPr id="261060572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994952879" name="Picture"/>
+                          <pic:cNvPr id="261060572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301180599" name="Picture">
+                  <wp:docPr id="1073255088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301180599" name="Picture"/>
+                          <pic:cNvPr id="1073255088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>