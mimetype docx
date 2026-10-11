--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071535337" name="Picture">
+                  <wp:docPr id="1025297594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071535337" name="Picture"/>
+                          <pic:cNvPr id="1025297594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528333658" name="Picture">
+                  <wp:docPr id="295928419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528333658" name="Picture"/>
+                          <pic:cNvPr id="295928419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697446821" name="Picture">
+                        <wp:docPr id="106863129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697446821" name="Picture"/>
+                                <pic:cNvPr id="106863129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384919347" name="Picture">
+                  <wp:docPr id="842691075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384919347" name="Picture"/>
+                          <pic:cNvPr id="842691075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897558147" name="Picture">
+                  <wp:docPr id="1931446813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897558147" name="Picture"/>
+                          <pic:cNvPr id="1931446813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825435307" name="Picture">
+                  <wp:docPr id="1050190129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825435307" name="Picture"/>
+                          <pic:cNvPr id="1050190129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419307646" name="Picture">
+                  <wp:docPr id="547440984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419307646" name="Picture"/>
+                          <pic:cNvPr id="547440984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908892737" name="Picture">
+                  <wp:docPr id="438855341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908892737" name="Picture"/>
+                          <pic:cNvPr id="438855341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044068751" name="Picture">
+                        <wp:docPr id="1912463262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044068751" name="Picture"/>
+                                <pic:cNvPr id="1912463262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244780237" name="Picture">
+                        <wp:docPr id="440149063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244780237" name="Picture"/>
+                                <pic:cNvPr id="440149063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415151576" name="Picture">
+                        <wp:docPr id="978572456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415151576" name="Picture"/>
+                                <pic:cNvPr id="978572456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136321484" name="Picture">
+                        <wp:docPr id="1340975422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136321484" name="Picture"/>
+                                <pic:cNvPr id="1340975422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146809337" name="Picture">
+                        <wp:docPr id="758366278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146809337" name="Picture"/>
+                                <pic:cNvPr id="758366278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141617726" name="Picture">
+                        <wp:docPr id="420581232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141617726" name="Picture"/>
+                                <pic:cNvPr id="420581232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604103494" name="Picture">
+                        <wp:docPr id="1397679638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604103494" name="Picture"/>
+                                <pic:cNvPr id="1397679638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719154931" name="Picture">
+                        <wp:docPr id="1532867072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719154931" name="Picture"/>
+                                <pic:cNvPr id="1532867072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507654973" name="Picture">
+                        <wp:docPr id="793866179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507654973" name="Picture"/>
+                                <pic:cNvPr id="793866179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295107759" name="Picture">
+                        <wp:docPr id="1278734908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295107759" name="Picture"/>
+                                <pic:cNvPr id="1278734908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179285531" name="Picture">
+                        <wp:docPr id="1165634828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179285531" name="Picture"/>
+                                <pic:cNvPr id="1165634828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144812603" name="Picture">
+                        <wp:docPr id="90284855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144812603" name="Picture"/>
+                                <pic:cNvPr id="90284855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637917714" name="Picture">
+                        <wp:docPr id="1401222590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637917714" name="Picture"/>
+                                <pic:cNvPr id="1401222590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936276357" name="Picture">
+                        <wp:docPr id="1532996215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936276357" name="Picture"/>
+                                <pic:cNvPr id="1532996215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749115093" name="Picture">
+                        <wp:docPr id="2093641508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749115093" name="Picture"/>
+                                <pic:cNvPr id="2093641508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452830814" name="Picture">
+                  <wp:docPr id="733945375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452830814" name="Picture"/>
+                          <pic:cNvPr id="733945375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799084301" name="Picture">
+                  <wp:docPr id="1030717080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799084301" name="Picture"/>
+                          <pic:cNvPr id="1030717080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881347721" name="Picture">
+                  <wp:docPr id="1533792275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881347721" name="Picture"/>
+                          <pic:cNvPr id="1533792275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69676291" name="Picture">
+                  <wp:docPr id="1724713194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69676291" name="Picture"/>
+                          <pic:cNvPr id="1724713194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747492528" name="Picture">
+                  <wp:docPr id="1099242679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747492528" name="Picture"/>
+                          <pic:cNvPr id="1099242679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672082116" name="Picture">
+                  <wp:docPr id="955155049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672082116" name="Picture"/>
+                          <pic:cNvPr id="955155049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885539520" name="Picture">
+                        <wp:docPr id="1064212627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885539520" name="Picture"/>
+                                <pic:cNvPr id="1064212627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168161669" name="Picture">
+                        <wp:docPr id="1747939752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168161669" name="Picture"/>
+                                <pic:cNvPr id="1747939752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617626709" name="Picture">
+                  <wp:docPr id="1047935665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617626709" name="Picture"/>
+                          <pic:cNvPr id="1047935665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372798578" name="Picture">
+                  <wp:docPr id="168635812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372798578" name="Picture"/>
+                          <pic:cNvPr id="168635812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954505748" name="Picture">
+                  <wp:docPr id="423407484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954505748" name="Picture"/>
+                          <pic:cNvPr id="423407484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313097831" name="Picture">
+                  <wp:docPr id="1304246665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313097831" name="Picture"/>
+                          <pic:cNvPr id="1304246665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298890468" name="Picture">
+                  <wp:docPr id="2134297096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298890468" name="Picture"/>
+                          <pic:cNvPr id="2134297096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746809046" name="Picture">
+                  <wp:docPr id="2106690607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746809046" name="Picture"/>
+                          <pic:cNvPr id="2106690607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045362160" name="Picture">
+                        <wp:docPr id="500978623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045362160" name="Picture"/>
+                                <pic:cNvPr id="500978623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960480529" name="Picture">
+                        <wp:docPr id="1418593106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960480529" name="Picture"/>
+                                <pic:cNvPr id="1418593106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554308644" name="Picture">
+                  <wp:docPr id="796507783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554308644" name="Picture"/>
+                          <pic:cNvPr id="796507783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928513186" name="Picture">
+                  <wp:docPr id="755592863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928513186" name="Picture"/>
+                          <pic:cNvPr id="755592863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772656115" name="Picture">
+                  <wp:docPr id="196089914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772656115" name="Picture"/>
+                          <pic:cNvPr id="196089914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273913451" name="Picture">
+                  <wp:docPr id="1884638558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273913451" name="Picture"/>
+                          <pic:cNvPr id="1884638558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192935822" name="Picture">
+                  <wp:docPr id="1494448493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192935822" name="Picture"/>
+                          <pic:cNvPr id="1494448493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374010708" name="Picture">
+                  <wp:docPr id="1148010422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374010708" name="Picture"/>
+                          <pic:cNvPr id="1148010422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183939324" name="Picture">
+                        <wp:docPr id="695552904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183939324" name="Picture"/>
+                                <pic:cNvPr id="695552904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33963,57 +33963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649422276" name="Picture">
+                  <wp:docPr id="1031049863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649422276" name="Picture"/>
+                          <pic:cNvPr id="1031049863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34043,57 +34043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693459425" name="Picture">
+                  <wp:docPr id="253488441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693459425" name="Picture"/>
+                          <pic:cNvPr id="253488441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34588,57 +34588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370896231" name="Picture">
+                  <wp:docPr id="204594777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370896231" name="Picture"/>
+                          <pic:cNvPr id="204594777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36315,57 +36315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078745502" name="Picture">
+                  <wp:docPr id="1397420434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078745502" name="Picture"/>
+                          <pic:cNvPr id="1397420434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36404,57 +36404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138072103" name="Picture">
+                  <wp:docPr id="57195751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138072103" name="Picture"/>
+                          <pic:cNvPr id="57195751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37048,57 +37048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250132335" name="Picture">
+                  <wp:docPr id="27883973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250132335" name="Picture"/>
+                          <pic:cNvPr id="27883973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38046,57 +38046,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938734418" name="Picture">
+                  <wp:docPr id="1570663158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938734418" name="Picture"/>
+                          <pic:cNvPr id="1570663158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770194684" name="Picture">
+                  <wp:docPr id="1818800916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770194684" name="Picture"/>
+                          <pic:cNvPr id="1818800916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39526,57 +39526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107961797" name="Picture">
+                  <wp:docPr id="1756754619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107961797" name="Picture"/>
+                          <pic:cNvPr id="1756754619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40669,57 +40669,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467315475" name="Picture">
+                        <wp:docPr id="1034718956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467315475" name="Picture"/>
+                                <pic:cNvPr id="1034718956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42030,57 +42030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093294964" name="Picture">
+                  <wp:docPr id="2051769288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093294964" name="Picture"/>
+                          <pic:cNvPr id="2051769288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42119,57 +42119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773099957" name="Picture">
+                  <wp:docPr id="1541658983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773099957" name="Picture"/>
+                          <pic:cNvPr id="1541658983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569755851" name="Picture">
+                  <wp:docPr id="708456807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569755851" name="Picture"/>
+                          <pic:cNvPr id="708456807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43761,57 +43761,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156957388" name="Picture">
+                  <wp:docPr id="1483623749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156957388" name="Picture"/>
+                          <pic:cNvPr id="1483623749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226181259" name="Picture">
+                  <wp:docPr id="2144422325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226181259" name="Picture"/>
+                          <pic:cNvPr id="2144422325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45241,57 +45241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356797329" name="Picture">
+                  <wp:docPr id="1247495467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356797329" name="Picture"/>
+                          <pic:cNvPr id="1247495467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46384,57 +46384,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426212579" name="Picture">
+                        <wp:docPr id="1432711238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426212579" name="Picture"/>
+                                <pic:cNvPr id="1432711238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47605,57 +47605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103030351" name="Picture">
+                  <wp:docPr id="1166476764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103030351" name="Picture"/>
+                          <pic:cNvPr id="1166476764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47676,57 +47676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104296541" name="Picture">
+                  <wp:docPr id="1796384713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104296541" name="Picture"/>
+                          <pic:cNvPr id="1796384713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48090,57 +48090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976163500" name="Picture">
+                  <wp:docPr id="761340644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976163500" name="Picture"/>
+                          <pic:cNvPr id="761340644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>