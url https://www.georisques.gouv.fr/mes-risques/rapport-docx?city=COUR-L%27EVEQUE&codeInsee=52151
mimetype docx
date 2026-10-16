--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8724980" name="Picture">
+                  <wp:docPr id="1419216181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8724980" name="Picture"/>
+                          <pic:cNvPr id="1419216181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322818026" name="Picture">
+                  <wp:docPr id="1578533340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322818026" name="Picture"/>
+                          <pic:cNvPr id="1578533340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951977160" name="Picture">
+                        <wp:docPr id="690260840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951977160" name="Picture"/>
+                                <pic:cNvPr id="690260840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462396680" name="Picture">
+                  <wp:docPr id="1537059628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462396680" name="Picture"/>
+                          <pic:cNvPr id="1537059628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019998492" name="Picture">
+                  <wp:docPr id="824775696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019998492" name="Picture"/>
+                          <pic:cNvPr id="824775696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493342932" name="Picture">
+                  <wp:docPr id="802795790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493342932" name="Picture"/>
+                          <pic:cNvPr id="802795790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863728716" name="Picture">
+                  <wp:docPr id="1325766208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863728716" name="Picture"/>
+                          <pic:cNvPr id="1325766208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790651151" name="Picture">
+                  <wp:docPr id="993629710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790651151" name="Picture"/>
+                          <pic:cNvPr id="993629710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547049282" name="Picture">
+                        <wp:docPr id="939963559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547049282" name="Picture"/>
+                                <pic:cNvPr id="939963559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50584883" name="Picture">
+                        <wp:docPr id="1246669595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50584883" name="Picture"/>
+                                <pic:cNvPr id="1246669595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30192523" name="Picture">
+                        <wp:docPr id="1130243798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30192523" name="Picture"/>
+                                <pic:cNvPr id="1130243798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198919083" name="Picture">
+                        <wp:docPr id="1808761795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198919083" name="Picture"/>
+                                <pic:cNvPr id="1808761795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494665918" name="Picture">
+                        <wp:docPr id="1481731140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494665918" name="Picture"/>
+                                <pic:cNvPr id="1481731140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557898199" name="Picture">
+                        <wp:docPr id="1942795695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557898199" name="Picture"/>
+                                <pic:cNvPr id="1942795695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433501080" name="Picture">
+                        <wp:docPr id="1398971596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433501080" name="Picture"/>
+                                <pic:cNvPr id="1398971596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413240923" name="Picture">
+                        <wp:docPr id="2014677395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413240923" name="Picture"/>
+                                <pic:cNvPr id="2014677395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16492477" name="Picture">
+                        <wp:docPr id="403663626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16492477" name="Picture"/>
+                                <pic:cNvPr id="403663626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414654512" name="Picture">
+                        <wp:docPr id="1539997808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414654512" name="Picture"/>
+                                <pic:cNvPr id="1539997808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919125435" name="Picture">
+                        <wp:docPr id="1784763680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919125435" name="Picture"/>
+                                <pic:cNvPr id="1784763680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177172050" name="Picture">
+                        <wp:docPr id="1739658506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177172050" name="Picture"/>
+                                <pic:cNvPr id="1739658506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040957131" name="Picture">
+                        <wp:docPr id="192431656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040957131" name="Picture"/>
+                                <pic:cNvPr id="192431656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315280286" name="Picture">
+                        <wp:docPr id="266841814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315280286" name="Picture"/>
+                                <pic:cNvPr id="266841814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643535048" name="Picture">
+                        <wp:docPr id="1040660373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643535048" name="Picture"/>
+                                <pic:cNvPr id="1040660373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89454022" name="Picture">
+                        <wp:docPr id="214577996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89454022" name="Picture"/>
+                                <pic:cNvPr id="214577996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602427416" name="Picture">
+                        <wp:docPr id="131504519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602427416" name="Picture"/>
+                                <pic:cNvPr id="131504519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662091939" name="Picture">
+                        <wp:docPr id="2147137303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662091939" name="Picture"/>
+                                <pic:cNvPr id="2147137303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488118430" name="Picture">
+                  <wp:docPr id="1745710157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488118430" name="Picture"/>
+                          <pic:cNvPr id="1745710157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292699964" name="Picture">
+                  <wp:docPr id="1339380920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292699964" name="Picture"/>
+                          <pic:cNvPr id="1339380920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094091466" name="Picture">
+                  <wp:docPr id="2013532324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094091466" name="Picture"/>
+                          <pic:cNvPr id="2013532324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457757929" name="Picture">
+                  <wp:docPr id="242361391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457757929" name="Picture"/>
+                          <pic:cNvPr id="242361391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077550795" name="Picture">
+                  <wp:docPr id="1856399384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077550795" name="Picture"/>
+                          <pic:cNvPr id="1856399384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652504156" name="Picture">
+                  <wp:docPr id="820189414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652504156" name="Picture"/>
+                          <pic:cNvPr id="820189414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691143553" name="Picture">
+                        <wp:docPr id="1966436797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691143553" name="Picture"/>
+                                <pic:cNvPr id="1966436797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49407028" name="Picture">
+                  <wp:docPr id="1032163851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49407028" name="Picture"/>
+                          <pic:cNvPr id="1032163851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183201329" name="Picture">
+                  <wp:docPr id="422918608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183201329" name="Picture"/>
+                          <pic:cNvPr id="422918608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140214635" name="Picture">
+                  <wp:docPr id="1196624850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140214635" name="Picture"/>
+                          <pic:cNvPr id="1196624850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571188738" name="Picture">
+                  <wp:docPr id="2037899804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571188738" name="Picture"/>
+                          <pic:cNvPr id="2037899804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288191009" name="Picture">
+                  <wp:docPr id="395969794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288191009" name="Picture"/>
+                          <pic:cNvPr id="395969794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954275312" name="Picture">
+                  <wp:docPr id="2057665311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954275312" name="Picture"/>
+                          <pic:cNvPr id="2057665311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365890726" name="Picture">
+                        <wp:docPr id="658613065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365890726" name="Picture"/>
+                                <pic:cNvPr id="658613065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624018810" name="Picture">
+                  <wp:docPr id="1986873661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624018810" name="Picture"/>
+                          <pic:cNvPr id="1986873661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399101234" name="Picture">
+                  <wp:docPr id="479294460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399101234" name="Picture"/>
+                          <pic:cNvPr id="479294460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904563358" name="Picture">
+                  <wp:docPr id="997208262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904563358" name="Picture"/>
+                          <pic:cNvPr id="997208262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071072635" name="Picture">
+                  <wp:docPr id="1036555068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071072635" name="Picture"/>
+                          <pic:cNvPr id="1036555068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009509832" name="Picture">
+                  <wp:docPr id="629939903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009509832" name="Picture"/>
+                          <pic:cNvPr id="629939903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766139511" name="Picture">
+                  <wp:docPr id="730525637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766139511" name="Picture"/>
+                          <pic:cNvPr id="730525637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823991534" name="Picture">
+                        <wp:docPr id="287108363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823991534" name="Picture"/>
+                                <pic:cNvPr id="287108363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746656657" name="Picture">
+                  <wp:docPr id="1838468138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746656657" name="Picture"/>
+                          <pic:cNvPr id="1838468138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081285829" name="Picture">
+                  <wp:docPr id="810571112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081285829" name="Picture"/>
+                          <pic:cNvPr id="810571112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695246614" name="Picture">
+                  <wp:docPr id="1257595478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695246614" name="Picture"/>
+                          <pic:cNvPr id="1257595478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112202887" name="Picture">
+                  <wp:docPr id="631616770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112202887" name="Picture"/>
+                          <pic:cNvPr id="631616770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148721445" name="Picture">
+                  <wp:docPr id="1288606249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148721445" name="Picture"/>
+                          <pic:cNvPr id="1288606249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697005328" name="Picture">
+                  <wp:docPr id="653442372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697005328" name="Picture"/>
+                          <pic:cNvPr id="653442372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294820276" name="Picture">
+                        <wp:docPr id="415094916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294820276" name="Picture"/>
+                                <pic:cNvPr id="415094916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167653417" name="Picture">
+                  <wp:docPr id="731270730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167653417" name="Picture"/>
+                          <pic:cNvPr id="731270730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174361404" name="Picture">
+                  <wp:docPr id="475482421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174361404" name="Picture"/>
+                          <pic:cNvPr id="475482421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169904671" name="Picture">
+                  <wp:docPr id="1148024775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169904671" name="Picture"/>
+                          <pic:cNvPr id="1148024775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733918218" name="Picture">
+                  <wp:docPr id="124632198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733918218" name="Picture"/>
+                          <pic:cNvPr id="124632198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87271403" name="Picture">
+                  <wp:docPr id="527318716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87271403" name="Picture"/>
+                          <pic:cNvPr id="527318716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464380967" name="Picture">
+                  <wp:docPr id="1302925193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464380967" name="Picture"/>
+                          <pic:cNvPr id="1302925193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679223063" name="Picture">
+                  <wp:docPr id="1340881677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679223063" name="Picture"/>
+                          <pic:cNvPr id="1340881677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275690862" name="Picture">
+                  <wp:docPr id="1245487166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275690862" name="Picture"/>
+                          <pic:cNvPr id="1245487166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539180561" name="Picture">
+                  <wp:docPr id="196861076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539180561" name="Picture"/>
+                          <pic:cNvPr id="196861076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780561963" name="Picture">
+                  <wp:docPr id="1346001292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780561963" name="Picture"/>
+                          <pic:cNvPr id="1346001292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234195162" name="Picture">
+                  <wp:docPr id="1728047972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234195162" name="Picture"/>
+                          <pic:cNvPr id="1728047972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,51 +44646,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570169139" name="Picture">
+                  <wp:docPr id="980130701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570169139" name="Picture"/>
+                          <pic:cNvPr id="980130701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970108451" name="Picture">
+                  <wp:docPr id="617378744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970108451" name="Picture"/>
+                          <pic:cNvPr id="617378744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467959398" name="Picture">
+                  <wp:docPr id="175492150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467959398" name="Picture"/>
+                          <pic:cNvPr id="175492150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316734296" name="Picture">
+                  <wp:docPr id="915477945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316734296" name="Picture"/>
+                          <pic:cNvPr id="915477945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,51 +47662,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47909,96 +47909,412 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3838188" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3838188</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction métalliques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837712" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3837712</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scierie; affinerie; haut-fourneau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3836995" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scierie; affinerie; haut-fourneau</w:t>
+              <w:t xml:space="preserve">SSP3836995</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forges; Haut-Fourneaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
@@ -48032,51 +48348,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3836994" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3836994</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forge, Haut-Fourneau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -48564,50 +49038,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>