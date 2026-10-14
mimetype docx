--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859258817" name="Picture">
+                  <wp:docPr id="1826564237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859258817" name="Picture"/>
+                          <pic:cNvPr id="1826564237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507404208" name="Picture">
+                  <wp:docPr id="955588317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507404208" name="Picture"/>
+                          <pic:cNvPr id="955588317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072946980" name="Picture">
+                        <wp:docPr id="558695654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072946980" name="Picture"/>
+                                <pic:cNvPr id="558695654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021220294" name="Picture">
+                  <wp:docPr id="1361424664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021220294" name="Picture"/>
+                          <pic:cNvPr id="1361424664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715253114" name="Picture">
+                  <wp:docPr id="415755903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715253114" name="Picture"/>
+                          <pic:cNvPr id="415755903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785990046" name="Picture">
+                  <wp:docPr id="1456073873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785990046" name="Picture"/>
+                          <pic:cNvPr id="1456073873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248558912" name="Picture">
+                  <wp:docPr id="465319740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248558912" name="Picture"/>
+                          <pic:cNvPr id="465319740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911745959" name="Picture">
+                  <wp:docPr id="898862720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911745959" name="Picture"/>
+                          <pic:cNvPr id="898862720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317791162" name="Picture">
+                        <wp:docPr id="176251390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317791162" name="Picture"/>
+                                <pic:cNvPr id="176251390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210014945" name="Picture">
+                        <wp:docPr id="1668949837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210014945" name="Picture"/>
+                                <pic:cNvPr id="1668949837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436836933" name="Picture">
+                        <wp:docPr id="273194233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436836933" name="Picture"/>
+                                <pic:cNvPr id="273194233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236409198" name="Picture">
+                        <wp:docPr id="312413976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236409198" name="Picture"/>
+                                <pic:cNvPr id="312413976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621221815" name="Picture">
+                        <wp:docPr id="1772986839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621221815" name="Picture"/>
+                                <pic:cNvPr id="1772986839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866180577" name="Picture">
+                        <wp:docPr id="1760161384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866180577" name="Picture"/>
+                                <pic:cNvPr id="1760161384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041028502" name="Picture">
+                        <wp:docPr id="489153722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041028502" name="Picture"/>
+                                <pic:cNvPr id="489153722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365351034" name="Picture">
+                        <wp:docPr id="137028283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365351034" name="Picture"/>
+                                <pic:cNvPr id="137028283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510867990" name="Picture">
+                        <wp:docPr id="1489937161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510867990" name="Picture"/>
+                                <pic:cNvPr id="1489937161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250692884" name="Picture">
+                        <wp:docPr id="729681106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250692884" name="Picture"/>
+                                <pic:cNvPr id="729681106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029516476" name="Picture">
+                        <wp:docPr id="32057215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029516476" name="Picture"/>
+                                <pic:cNvPr id="32057215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771300568" name="Picture">
+                        <wp:docPr id="794065502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771300568" name="Picture"/>
+                                <pic:cNvPr id="794065502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663980038" name="Picture">
+                        <wp:docPr id="254324085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663980038" name="Picture"/>
+                                <pic:cNvPr id="254324085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777179287" name="Picture">
+                        <wp:docPr id="1737665318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777179287" name="Picture"/>
+                                <pic:cNvPr id="1737665318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495197746" name="Picture">
+                        <wp:docPr id="1777385676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495197746" name="Picture"/>
+                                <pic:cNvPr id="1777385676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75000733" name="Picture">
+                  <wp:docPr id="1920334232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75000733" name="Picture"/>
+                          <pic:cNvPr id="1920334232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12199366" name="Picture">
+                  <wp:docPr id="12554075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12199366" name="Picture"/>
+                          <pic:cNvPr id="12554075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701518432" name="Picture">
+                  <wp:docPr id="390524611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701518432" name="Picture"/>
+                          <pic:cNvPr id="390524611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813023837" name="Picture">
+                  <wp:docPr id="1830183783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813023837" name="Picture"/>
+                          <pic:cNvPr id="1830183783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426792010" name="Picture">
+                  <wp:docPr id="609132365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426792010" name="Picture"/>
+                          <pic:cNvPr id="609132365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903222376" name="Picture">
+                  <wp:docPr id="1879092510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903222376" name="Picture"/>
+                          <pic:cNvPr id="1879092510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790624584" name="Picture">
+                        <wp:docPr id="128261482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790624584" name="Picture"/>
+                                <pic:cNvPr id="128261482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854764558" name="Picture">
+                  <wp:docPr id="458978314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854764558" name="Picture"/>
+                          <pic:cNvPr id="458978314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124837973" name="Picture">
+                  <wp:docPr id="1373495684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124837973" name="Picture"/>
+                          <pic:cNvPr id="1373495684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119504458" name="Picture">
+                  <wp:docPr id="2126309528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119504458" name="Picture"/>
+                          <pic:cNvPr id="2126309528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159098375" name="Picture">
+                  <wp:docPr id="458093073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159098375" name="Picture"/>
+                          <pic:cNvPr id="458093073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300370635" name="Picture">
+                  <wp:docPr id="1677454331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300370635" name="Picture"/>
+                          <pic:cNvPr id="1677454331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837446498" name="Picture">
+                  <wp:docPr id="129954902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837446498" name="Picture"/>
+                          <pic:cNvPr id="129954902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240672504" name="Picture">
+                        <wp:docPr id="1149727114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240672504" name="Picture"/>
+                                <pic:cNvPr id="1149727114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296490490" name="Picture">
+                  <wp:docPr id="1847067905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296490490" name="Picture"/>
+                          <pic:cNvPr id="1847067905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377150028" name="Picture">
+                  <wp:docPr id="1836679523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377150028" name="Picture"/>
+                          <pic:cNvPr id="1836679523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351514389" name="Picture">
+                  <wp:docPr id="15181227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351514389" name="Picture"/>
+                          <pic:cNvPr id="15181227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940745619" name="Picture">
+                  <wp:docPr id="1689792193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940745619" name="Picture"/>
+                          <pic:cNvPr id="1689792193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721654994" name="Picture">
+                  <wp:docPr id="1513034761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721654994" name="Picture"/>
+                          <pic:cNvPr id="1513034761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013803473" name="Picture">
+                  <wp:docPr id="374058474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013803473" name="Picture"/>
+                          <pic:cNvPr id="374058474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238231558" name="Picture">
+                        <wp:docPr id="978314443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238231558" name="Picture"/>
+                                <pic:cNvPr id="978314443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93151395" name="Picture">
+                  <wp:docPr id="1756905779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93151395" name="Picture"/>
+                          <pic:cNvPr id="1756905779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673695419" name="Picture">
+                  <wp:docPr id="418840767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673695419" name="Picture"/>
+                          <pic:cNvPr id="418840767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165609759" name="Picture">
+                  <wp:docPr id="1566299862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165609759" name="Picture"/>
+                          <pic:cNvPr id="1566299862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692941614" name="Picture">
+                  <wp:docPr id="64670929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692941614" name="Picture"/>
+                          <pic:cNvPr id="64670929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874998175" name="Picture">
+                  <wp:docPr id="3426074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874998175" name="Picture"/>
+                          <pic:cNvPr id="3426074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678336290" name="Picture">
+                  <wp:docPr id="350899808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678336290" name="Picture"/>
+                          <pic:cNvPr id="350899808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168638893" name="Picture">
+                  <wp:docPr id="874735993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168638893" name="Picture"/>
+                          <pic:cNvPr id="874735993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289903009" name="Picture">
+                  <wp:docPr id="1645611843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289903009" name="Picture"/>
+                          <pic:cNvPr id="1645611843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868766874" name="Picture">
+                  <wp:docPr id="408852332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868766874" name="Picture"/>
+                          <pic:cNvPr id="408852332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479143164" name="Picture">
+                        <wp:docPr id="326629125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479143164" name="Picture"/>
+                                <pic:cNvPr id="326629125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336872746" name="Picture">
+                  <wp:docPr id="866882139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336872746" name="Picture"/>
+                          <pic:cNvPr id="866882139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482927227" name="Picture">
+                  <wp:docPr id="498880237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482927227" name="Picture"/>
+                          <pic:cNvPr id="498880237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193044752" name="Picture">
+                  <wp:docPr id="828333440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193044752" name="Picture"/>
+                          <pic:cNvPr id="828333440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339312936" name="Picture">
+                  <wp:docPr id="1752787871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339312936" name="Picture"/>
+                          <pic:cNvPr id="1752787871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139373599" name="Picture">
+                  <wp:docPr id="848054975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139373599" name="Picture"/>
+                          <pic:cNvPr id="848054975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785900368" name="Picture">
+                  <wp:docPr id="1328854866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785900368" name="Picture"/>
+                          <pic:cNvPr id="1328854866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978171186" name="Picture">
+                        <wp:docPr id="1813856107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978171186" name="Picture"/>
+                                <pic:cNvPr id="1813856107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681186748" name="Picture">
+                  <wp:docPr id="117021597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681186748" name="Picture"/>
+                          <pic:cNvPr id="117021597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932338392" name="Picture">
+                  <wp:docPr id="1998096118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932338392" name="Picture"/>
+                          <pic:cNvPr id="1998096118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652745997" name="Picture">
+                  <wp:docPr id="492758274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652745997" name="Picture"/>
+                          <pic:cNvPr id="492758274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>