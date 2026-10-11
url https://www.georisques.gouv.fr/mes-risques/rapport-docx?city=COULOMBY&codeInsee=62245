--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915593352" name="Picture">
+                  <wp:docPr id="2044757642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915593352" name="Picture"/>
+                          <pic:cNvPr id="2044757642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367997045" name="Picture">
+                  <wp:docPr id="1230620643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367997045" name="Picture"/>
+                          <pic:cNvPr id="1230620643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501863174" name="Picture">
+                        <wp:docPr id="1995546087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501863174" name="Picture"/>
+                                <pic:cNvPr id="1995546087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091129716" name="Picture">
+                  <wp:docPr id="1845686641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091129716" name="Picture"/>
+                          <pic:cNvPr id="1845686641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869090432" name="Picture">
+                  <wp:docPr id="853657454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869090432" name="Picture"/>
+                          <pic:cNvPr id="853657454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547232549" name="Picture">
+                  <wp:docPr id="755819133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547232549" name="Picture"/>
+                          <pic:cNvPr id="755819133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302164902" name="Picture">
+                  <wp:docPr id="1986511954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302164902" name="Picture"/>
+                          <pic:cNvPr id="1986511954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190240584" name="Picture">
+                  <wp:docPr id="1953967628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190240584" name="Picture"/>
+                          <pic:cNvPr id="1953967628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650290365" name="Picture">
+                        <wp:docPr id="94280890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650290365" name="Picture"/>
+                                <pic:cNvPr id="94280890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221966060" name="Picture">
+                        <wp:docPr id="1150378817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221966060" name="Picture"/>
+                                <pic:cNvPr id="1150378817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949693053" name="Picture">
+                        <wp:docPr id="135866532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949693053" name="Picture"/>
+                                <pic:cNvPr id="135866532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650772262" name="Picture">
+                        <wp:docPr id="1098321770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650772262" name="Picture"/>
+                                <pic:cNvPr id="1098321770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292342120" name="Picture">
+                        <wp:docPr id="1200464051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292342120" name="Picture"/>
+                                <pic:cNvPr id="1200464051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646355155" name="Picture">
+                        <wp:docPr id="1445552314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646355155" name="Picture"/>
+                                <pic:cNvPr id="1445552314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951904982" name="Picture">
+                        <wp:docPr id="357345850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951904982" name="Picture"/>
+                                <pic:cNvPr id="357345850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173502879" name="Picture">
+                        <wp:docPr id="586203188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173502879" name="Picture"/>
+                                <pic:cNvPr id="586203188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610453409" name="Picture">
+                        <wp:docPr id="92820003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610453409" name="Picture"/>
+                                <pic:cNvPr id="92820003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062748945" name="Picture">
+                        <wp:docPr id="29100680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062748945" name="Picture"/>
+                                <pic:cNvPr id="29100680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719488753" name="Picture">
+                        <wp:docPr id="581048246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719488753" name="Picture"/>
+                                <pic:cNvPr id="581048246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47466743" name="Picture">
+                        <wp:docPr id="1842221094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47466743" name="Picture"/>
+                                <pic:cNvPr id="1842221094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534370912" name="Picture">
+                        <wp:docPr id="1231530254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534370912" name="Picture"/>
+                                <pic:cNvPr id="1231530254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577278854" name="Picture">
+                        <wp:docPr id="774953208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577278854" name="Picture"/>
+                                <pic:cNvPr id="774953208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307275382" name="Picture">
+                        <wp:docPr id="1883948954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307275382" name="Picture"/>
+                                <pic:cNvPr id="1883948954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501677569" name="Picture">
+                  <wp:docPr id="885130038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501677569" name="Picture"/>
+                          <pic:cNvPr id="885130038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687905867" name="Picture">
+                  <wp:docPr id="792327157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687905867" name="Picture"/>
+                          <pic:cNvPr id="792327157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28464257" name="Picture">
+                  <wp:docPr id="254338273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28464257" name="Picture"/>
+                          <pic:cNvPr id="254338273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716126483" name="Picture">
+                  <wp:docPr id="1805310549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716126483" name="Picture"/>
+                          <pic:cNvPr id="1805310549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078135356" name="Picture">
+                  <wp:docPr id="1118453815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078135356" name="Picture"/>
+                          <pic:cNvPr id="1118453815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881049372" name="Picture">
+                  <wp:docPr id="1409547566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881049372" name="Picture"/>
+                          <pic:cNvPr id="1409547566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465480864" name="Picture">
+                        <wp:docPr id="627223748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465480864" name="Picture"/>
+                                <pic:cNvPr id="627223748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085410944" name="Picture">
+                        <wp:docPr id="1765776360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085410944" name="Picture"/>
+                                <pic:cNvPr id="1765776360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264882133" name="Picture">
+                  <wp:docPr id="759487386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264882133" name="Picture"/>
+                          <pic:cNvPr id="759487386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674495784" name="Picture">
+                  <wp:docPr id="1522289103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674495784" name="Picture"/>
+                          <pic:cNvPr id="1522289103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015699104" name="Picture">
+                  <wp:docPr id="1330215339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015699104" name="Picture"/>
+                          <pic:cNvPr id="1330215339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419003796" name="Picture">
+                  <wp:docPr id="617859388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419003796" name="Picture"/>
+                          <pic:cNvPr id="617859388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096392248" name="Picture">
+                  <wp:docPr id="1743597111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096392248" name="Picture"/>
+                          <pic:cNvPr id="1743597111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276660055" name="Picture">
+                  <wp:docPr id="2129901511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276660055" name="Picture"/>
+                          <pic:cNvPr id="2129901511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24523,57 +24523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626075154" name="Picture">
+                        <wp:docPr id="1754395460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626075154" name="Picture"/>
+                                <pic:cNvPr id="1754395460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022107578" name="Picture">
+                        <wp:docPr id="1847528398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022107578" name="Picture"/>
+                                <pic:cNvPr id="1847528398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26917,57 +26917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340586511" name="Picture">
+                  <wp:docPr id="2111204335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340586511" name="Picture"/>
+                          <pic:cNvPr id="2111204335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27006,57 +27006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192421900" name="Picture">
+                  <wp:docPr id="2287826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192421900" name="Picture"/>
+                          <pic:cNvPr id="2287826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651722845" name="Picture">
+                  <wp:docPr id="1376431100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651722845" name="Picture"/>
+                          <pic:cNvPr id="1376431100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28783,57 +28783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571538988" name="Picture">
+                  <wp:docPr id="778055199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571538988" name="Picture"/>
+                          <pic:cNvPr id="778055199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28886,57 +28886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092897429" name="Picture">
+                  <wp:docPr id="744718970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092897429" name="Picture"/>
+                          <pic:cNvPr id="744718970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30359,57 +30359,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069222345" name="Picture">
+                  <wp:docPr id="1972166396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069222345" name="Picture"/>
+                          <pic:cNvPr id="1972166396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33075,57 +33075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705200074" name="Picture">
+                  <wp:docPr id="804328801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705200074" name="Picture"/>
+                          <pic:cNvPr id="804328801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33164,57 +33164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809309484" name="Picture">
+                  <wp:docPr id="1016677725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809309484" name="Picture"/>
+                          <pic:cNvPr id="1016677725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33808,57 +33808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478658202" name="Picture">
+                  <wp:docPr id="518313841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478658202" name="Picture"/>
+                          <pic:cNvPr id="518313841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34806,57 +34806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533056578" name="Picture">
+                  <wp:docPr id="1068681489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533056578" name="Picture"/>
+                          <pic:cNvPr id="1068681489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34909,57 +34909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147889267" name="Picture">
+                  <wp:docPr id="1588135546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147889267" name="Picture"/>
+                          <pic:cNvPr id="1588135546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36286,57 +36286,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698642715" name="Picture">
+                  <wp:docPr id="1915512048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698642715" name="Picture"/>
+                          <pic:cNvPr id="1915512048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37429,57 +37429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708158729" name="Picture">
+                        <wp:docPr id="733373088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708158729" name="Picture"/>
+                                <pic:cNvPr id="733373088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38790,57 +38790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032887627" name="Picture">
+                  <wp:docPr id="984385730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032887627" name="Picture"/>
+                          <pic:cNvPr id="984385730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38879,57 +38879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272934637" name="Picture">
+                  <wp:docPr id="1599730016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272934637" name="Picture"/>
+                          <pic:cNvPr id="1599730016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228027910" name="Picture">
+                  <wp:docPr id="1684289022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228027910" name="Picture"/>
+                          <pic:cNvPr id="1684289022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40521,57 +40521,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845798323" name="Picture">
+                  <wp:docPr id="1950275311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845798323" name="Picture"/>
+                          <pic:cNvPr id="1950275311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40624,57 +40624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244733439" name="Picture">
+                  <wp:docPr id="1064873834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244733439" name="Picture"/>
+                          <pic:cNvPr id="1064873834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42001,57 +42001,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731623884" name="Picture">
+                  <wp:docPr id="1567206392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731623884" name="Picture"/>
+                          <pic:cNvPr id="1567206392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43144,57 +43144,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374956351" name="Picture">
+                        <wp:docPr id="502819996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374956351" name="Picture"/>
+                                <pic:cNvPr id="502819996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44415,57 +44415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619188150" name="Picture">
+                  <wp:docPr id="737599487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619188150" name="Picture"/>
+                          <pic:cNvPr id="737599487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44495,57 +44495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640798462" name="Picture">
+                  <wp:docPr id="1351149380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640798462" name="Picture"/>
+                          <pic:cNvPr id="1351149380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44974,57 +44974,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067343038" name="Picture">
+                  <wp:docPr id="1698121273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067343038" name="Picture"/>
+                          <pic:cNvPr id="1698121273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46569,57 +46569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727457123" name="Picture">
+                  <wp:docPr id="246651406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727457123" name="Picture"/>
+                          <pic:cNvPr id="246651406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46640,57 +46640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785542046" name="Picture">
+                  <wp:docPr id="420933211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785542046" name="Picture"/>
+                          <pic:cNvPr id="420933211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47054,57 +47054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667545430" name="Picture">
+                  <wp:docPr id="1179608526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667545430" name="Picture"/>
+                          <pic:cNvPr id="1179608526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>