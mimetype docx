--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904886638" name="Picture">
+                  <wp:docPr id="1910785004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904886638" name="Picture"/>
+                          <pic:cNvPr id="1910785004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996538107" name="Picture">
+                  <wp:docPr id="111325295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996538107" name="Picture"/>
+                          <pic:cNvPr id="111325295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795194347" name="Picture">
+                        <wp:docPr id="2027712653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795194347" name="Picture"/>
+                                <pic:cNvPr id="2027712653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765540736" name="Picture">
+                  <wp:docPr id="80908066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765540736" name="Picture"/>
+                          <pic:cNvPr id="80908066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807323249" name="Picture">
+                  <wp:docPr id="1258668848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807323249" name="Picture"/>
+                          <pic:cNvPr id="1258668848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485490038" name="Picture">
+                  <wp:docPr id="1687514032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485490038" name="Picture"/>
+                          <pic:cNvPr id="1687514032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040219810" name="Picture">
+                  <wp:docPr id="1706208334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040219810" name="Picture"/>
+                          <pic:cNvPr id="1706208334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191891783" name="Picture">
+                  <wp:docPr id="788648169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191891783" name="Picture"/>
+                          <pic:cNvPr id="788648169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017886757" name="Picture">
+                        <wp:docPr id="1441973269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017886757" name="Picture"/>
+                                <pic:cNvPr id="1441973269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559170422" name="Picture">
+                        <wp:docPr id="752669796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559170422" name="Picture"/>
+                                <pic:cNvPr id="752669796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204926701" name="Picture">
+                        <wp:docPr id="1696209343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204926701" name="Picture"/>
+                                <pic:cNvPr id="1696209343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400240425" name="Picture">
+                        <wp:docPr id="612381147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400240425" name="Picture"/>
+                                <pic:cNvPr id="612381147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246754015" name="Picture">
+                        <wp:docPr id="975564483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246754015" name="Picture"/>
+                                <pic:cNvPr id="975564483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199496352" name="Picture">
+                        <wp:docPr id="221150099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199496352" name="Picture"/>
+                                <pic:cNvPr id="221150099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353432762" name="Picture">
+                        <wp:docPr id="1197347220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353432762" name="Picture"/>
+                                <pic:cNvPr id="1197347220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233194224" name="Picture">
+                        <wp:docPr id="1895815654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233194224" name="Picture"/>
+                                <pic:cNvPr id="1895815654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278280332" name="Picture">
+                        <wp:docPr id="1811925173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278280332" name="Picture"/>
+                                <pic:cNvPr id="1811925173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759709069" name="Picture">
+                        <wp:docPr id="391969558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759709069" name="Picture"/>
+                                <pic:cNvPr id="391969558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108458750" name="Picture">
+                        <wp:docPr id="1729709397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108458750" name="Picture"/>
+                                <pic:cNvPr id="1729709397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385684558" name="Picture">
+                        <wp:docPr id="780380481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385684558" name="Picture"/>
+                                <pic:cNvPr id="780380481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669344549" name="Picture">
+                        <wp:docPr id="270723792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669344549" name="Picture"/>
+                                <pic:cNvPr id="270723792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727042120" name="Picture">
+                        <wp:docPr id="1412213338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727042120" name="Picture"/>
+                                <pic:cNvPr id="1412213338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96539721" name="Picture">
+                        <wp:docPr id="509949720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96539721" name="Picture"/>
+                                <pic:cNvPr id="509949720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147807188" name="Picture">
+                  <wp:docPr id="333564936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147807188" name="Picture"/>
+                          <pic:cNvPr id="333564936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056681900" name="Picture">
+                  <wp:docPr id="44051023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056681900" name="Picture"/>
+                          <pic:cNvPr id="44051023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441615044" name="Picture">
+                  <wp:docPr id="1123494333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441615044" name="Picture"/>
+                          <pic:cNvPr id="1123494333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95982540" name="Picture">
+                  <wp:docPr id="1063024713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95982540" name="Picture"/>
+                          <pic:cNvPr id="1063024713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855849306" name="Picture">
+                  <wp:docPr id="2071897181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855849306" name="Picture"/>
+                          <pic:cNvPr id="2071897181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198346826" name="Picture">
+                  <wp:docPr id="1025621022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198346826" name="Picture"/>
+                          <pic:cNvPr id="1025621022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805159444" name="Picture">
+                        <wp:docPr id="1200414936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805159444" name="Picture"/>
+                                <pic:cNvPr id="1200414936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235520550" name="Picture">
+                  <wp:docPr id="2073157325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235520550" name="Picture"/>
+                          <pic:cNvPr id="2073157325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713699917" name="Picture">
+                  <wp:docPr id="56723211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713699917" name="Picture"/>
+                          <pic:cNvPr id="56723211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240675505" name="Picture">
+                  <wp:docPr id="600518047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240675505" name="Picture"/>
+                          <pic:cNvPr id="600518047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347769942" name="Picture">
+                  <wp:docPr id="1375423862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347769942" name="Picture"/>
+                          <pic:cNvPr id="1375423862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312520161" name="Picture">
+                  <wp:docPr id="313348589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312520161" name="Picture"/>
+                          <pic:cNvPr id="313348589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589304538" name="Picture">
+                  <wp:docPr id="1808560708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589304538" name="Picture"/>
+                          <pic:cNvPr id="1808560708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982281130" name="Picture">
+                        <wp:docPr id="192730721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982281130" name="Picture"/>
+                                <pic:cNvPr id="192730721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884864095" name="Picture">
+                        <wp:docPr id="1027782692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884864095" name="Picture"/>
+                                <pic:cNvPr id="1027782692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840584793" name="Picture">
+                  <wp:docPr id="1348513331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840584793" name="Picture"/>
+                          <pic:cNvPr id="1348513331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814295736" name="Picture">
+                  <wp:docPr id="238069208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814295736" name="Picture"/>
+                          <pic:cNvPr id="238069208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160390131" name="Picture">
+                  <wp:docPr id="251035506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160390131" name="Picture"/>
+                          <pic:cNvPr id="251035506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359697384" name="Picture">
+                  <wp:docPr id="134534862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359697384" name="Picture"/>
+                          <pic:cNvPr id="134534862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583576924" name="Picture">
+                  <wp:docPr id="200547462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583576924" name="Picture"/>
+                          <pic:cNvPr id="200547462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614851004" name="Picture">
+                  <wp:docPr id="1369257280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614851004" name="Picture"/>
+                          <pic:cNvPr id="1369257280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809772305" name="Picture">
+                        <wp:docPr id="1504351665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809772305" name="Picture"/>
+                                <pic:cNvPr id="1504351665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005030052" name="Picture">
+                  <wp:docPr id="1629850865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005030052" name="Picture"/>
+                          <pic:cNvPr id="1629850865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023063075" name="Picture">
+                  <wp:docPr id="735540167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023063075" name="Picture"/>
+                          <pic:cNvPr id="735540167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230642991" name="Picture">
+                  <wp:docPr id="161356968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230642991" name="Picture"/>
+                          <pic:cNvPr id="161356968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935869893" name="Picture">
+                  <wp:docPr id="80339107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935869893" name="Picture"/>
+                          <pic:cNvPr id="80339107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975963515" name="Picture">
+                  <wp:docPr id="2143781200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975963515" name="Picture"/>
+                          <pic:cNvPr id="2143781200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169759262" name="Picture">
+                  <wp:docPr id="244175234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169759262" name="Picture"/>
+                          <pic:cNvPr id="244175234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86933886" name="Picture">
+                        <wp:docPr id="583975953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86933886" name="Picture"/>
+                                <pic:cNvPr id="583975953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37407,57 +37407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51581840" name="Picture">
+                  <wp:docPr id="1114270568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51581840" name="Picture"/>
+                          <pic:cNvPr id="1114270568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917278205" name="Picture">
+                  <wp:docPr id="382779768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917278205" name="Picture"/>
+                          <pic:cNvPr id="382779768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38140,57 +38140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726003424" name="Picture">
+                  <wp:docPr id="742765809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726003424" name="Picture"/>
+                          <pic:cNvPr id="742765809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39138,57 +39138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511079713" name="Picture">
+                  <wp:docPr id="1931864298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511079713" name="Picture"/>
+                          <pic:cNvPr id="1931864298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39241,57 +39241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115374277" name="Picture">
+                  <wp:docPr id="2061387452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115374277" name="Picture"/>
+                          <pic:cNvPr id="2061387452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40617,57 +40617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141022316" name="Picture">
+                  <wp:docPr id="1083691974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141022316" name="Picture"/>
+                          <pic:cNvPr id="1083691974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42753,57 +42753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621475513" name="Picture">
+                  <wp:docPr id="1654449644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621475513" name="Picture"/>
+                          <pic:cNvPr id="1654449644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42824,57 +42824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12105831" name="Picture">
+                  <wp:docPr id="246599047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12105831" name="Picture"/>
+                          <pic:cNvPr id="246599047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43238,57 +43238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024593015" name="Picture">
+                  <wp:docPr id="1055102134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024593015" name="Picture"/>
+                          <pic:cNvPr id="1055102134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>