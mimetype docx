--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157624474" name="Picture">
+                  <wp:docPr id="210899776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157624474" name="Picture"/>
+                          <pic:cNvPr id="210899776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165391327" name="Picture">
+                  <wp:docPr id="785280956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165391327" name="Picture"/>
+                          <pic:cNvPr id="785280956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991498249" name="Picture">
+                        <wp:docPr id="1795365507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991498249" name="Picture"/>
+                                <pic:cNvPr id="1795365507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413563063" name="Picture">
+                  <wp:docPr id="1055500777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413563063" name="Picture"/>
+                          <pic:cNvPr id="1055500777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287192205" name="Picture">
+                  <wp:docPr id="1615035928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287192205" name="Picture"/>
+                          <pic:cNvPr id="1615035928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230241647" name="Picture">
+                  <wp:docPr id="1583778314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230241647" name="Picture"/>
+                          <pic:cNvPr id="1583778314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162282435" name="Picture">
+                  <wp:docPr id="161913960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162282435" name="Picture"/>
+                          <pic:cNvPr id="161913960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587472958" name="Picture">
+                  <wp:docPr id="515388333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587472958" name="Picture"/>
+                          <pic:cNvPr id="515388333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217410175" name="Picture">
+                        <wp:docPr id="1482931509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217410175" name="Picture"/>
+                                <pic:cNvPr id="1482931509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020063318" name="Picture">
+                        <wp:docPr id="632603449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020063318" name="Picture"/>
+                                <pic:cNvPr id="632603449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13345923" name="Picture">
+                        <wp:docPr id="2092447189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13345923" name="Picture"/>
+                                <pic:cNvPr id="2092447189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530365888" name="Picture">
+                        <wp:docPr id="1212212805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530365888" name="Picture"/>
+                                <pic:cNvPr id="1212212805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949034752" name="Picture">
+                        <wp:docPr id="1878957046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949034752" name="Picture"/>
+                                <pic:cNvPr id="1878957046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975327772" name="Picture">
+                        <wp:docPr id="419151984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975327772" name="Picture"/>
+                                <pic:cNvPr id="419151984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847745312" name="Picture">
+                        <wp:docPr id="87566941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847745312" name="Picture"/>
+                                <pic:cNvPr id="87566941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186587977" name="Picture">
+                        <wp:docPr id="193883671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186587977" name="Picture"/>
+                                <pic:cNvPr id="193883671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758981169" name="Picture">
+                        <wp:docPr id="1212854683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758981169" name="Picture"/>
+                                <pic:cNvPr id="1212854683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320981360" name="Picture">
+                        <wp:docPr id="2042464830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320981360" name="Picture"/>
+                                <pic:cNvPr id="2042464830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076187293" name="Picture">
+                        <wp:docPr id="494809081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076187293" name="Picture"/>
+                                <pic:cNvPr id="494809081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951692733" name="Picture">
+                        <wp:docPr id="172563979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951692733" name="Picture"/>
+                                <pic:cNvPr id="172563979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534001973" name="Picture">
+                        <wp:docPr id="296190451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534001973" name="Picture"/>
+                                <pic:cNvPr id="296190451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119260073" name="Picture">
+                        <wp:docPr id="1905465538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119260073" name="Picture"/>
+                                <pic:cNvPr id="1905465538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514395379" name="Picture">
+                        <wp:docPr id="1726671416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514395379" name="Picture"/>
+                                <pic:cNvPr id="1726671416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533249644" name="Picture">
+                  <wp:docPr id="1297545987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533249644" name="Picture"/>
+                          <pic:cNvPr id="1297545987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476569854" name="Picture">
+                  <wp:docPr id="1018709958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476569854" name="Picture"/>
+                          <pic:cNvPr id="1018709958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987858186" name="Picture">
+                  <wp:docPr id="297592623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987858186" name="Picture"/>
+                          <pic:cNvPr id="297592623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119833491" name="Picture">
+                  <wp:docPr id="1825652911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119833491" name="Picture"/>
+                          <pic:cNvPr id="1825652911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975013783" name="Picture">
+                  <wp:docPr id="29496600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975013783" name="Picture"/>
+                          <pic:cNvPr id="29496600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382470059" name="Picture">
+                  <wp:docPr id="380812855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382470059" name="Picture"/>
+                          <pic:cNvPr id="380812855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665818243" name="Picture">
+                        <wp:docPr id="526378701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665818243" name="Picture"/>
+                                <pic:cNvPr id="526378701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675847729" name="Picture">
+                  <wp:docPr id="505476113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675847729" name="Picture"/>
+                          <pic:cNvPr id="505476113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977809758" name="Picture">
+                  <wp:docPr id="1988227437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977809758" name="Picture"/>
+                          <pic:cNvPr id="1988227437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189255378" name="Picture">
+                  <wp:docPr id="378018046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189255378" name="Picture"/>
+                          <pic:cNvPr id="378018046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973113457" name="Picture">
+                  <wp:docPr id="1625794039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973113457" name="Picture"/>
+                          <pic:cNvPr id="1625794039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047522618" name="Picture">
+                  <wp:docPr id="1068483849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047522618" name="Picture"/>
+                          <pic:cNvPr id="1068483849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13142238" name="Picture">
+                  <wp:docPr id="383092012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13142238" name="Picture"/>
+                          <pic:cNvPr id="383092012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691840007" name="Picture">
+                        <wp:docPr id="1085333916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691840007" name="Picture"/>
+                                <pic:cNvPr id="1085333916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547193915" name="Picture">
+                  <wp:docPr id="2054611011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547193915" name="Picture"/>
+                          <pic:cNvPr id="2054611011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804254447" name="Picture">
+                  <wp:docPr id="1938297408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804254447" name="Picture"/>
+                          <pic:cNvPr id="1938297408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690421335" name="Picture">
+                  <wp:docPr id="1748434318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690421335" name="Picture"/>
+                          <pic:cNvPr id="1748434318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917125982" name="Picture">
+                  <wp:docPr id="1261984840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917125982" name="Picture"/>
+                          <pic:cNvPr id="1261984840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979234576" name="Picture">
+                  <wp:docPr id="2058586589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979234576" name="Picture"/>
+                          <pic:cNvPr id="2058586589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057307470" name="Picture">
+                  <wp:docPr id="1250748558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057307470" name="Picture"/>
+                          <pic:cNvPr id="1250748558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330655409" name="Picture">
+                        <wp:docPr id="612913117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330655409" name="Picture"/>
+                                <pic:cNvPr id="612913117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891340384" name="Picture">
+                  <wp:docPr id="158141274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891340384" name="Picture"/>
+                          <pic:cNvPr id="158141274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144559740" name="Picture">
+                  <wp:docPr id="503743345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144559740" name="Picture"/>
+                          <pic:cNvPr id="503743345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779859258" name="Picture">
+                  <wp:docPr id="1114550945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779859258" name="Picture"/>
+                          <pic:cNvPr id="1114550945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720034312" name="Picture">
+                  <wp:docPr id="195208056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720034312" name="Picture"/>
+                          <pic:cNvPr id="195208056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946755458" name="Picture">
+                  <wp:docPr id="1533927519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946755458" name="Picture"/>
+                          <pic:cNvPr id="1533927519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550156987" name="Picture">
+                  <wp:docPr id="1151371725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550156987" name="Picture"/>
+                          <pic:cNvPr id="1151371725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710336844" name="Picture">
+                        <wp:docPr id="172554707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710336844" name="Picture"/>
+                                <pic:cNvPr id="172554707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270256683" name="Picture">
+                  <wp:docPr id="1256650678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270256683" name="Picture"/>
+                          <pic:cNvPr id="1256650678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422606891" name="Picture">
+                  <wp:docPr id="1694643186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422606891" name="Picture"/>
+                          <pic:cNvPr id="1694643186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814041316" name="Picture">
+                  <wp:docPr id="1740524361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814041316" name="Picture"/>
+                          <pic:cNvPr id="1740524361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133689347" name="Picture">
+                  <wp:docPr id="834231584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133689347" name="Picture"/>
+                          <pic:cNvPr id="834231584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559915392" name="Picture">
+                  <wp:docPr id="1637845319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559915392" name="Picture"/>
+                          <pic:cNvPr id="1637845319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276622478" name="Picture">
+                  <wp:docPr id="1095723626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276622478" name="Picture"/>
+                          <pic:cNvPr id="1095723626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290996896" name="Picture">
+                  <wp:docPr id="1543964341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290996896" name="Picture"/>
+                          <pic:cNvPr id="1543964341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999139230" name="Picture">
+                  <wp:docPr id="1649224188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999139230" name="Picture"/>
+                          <pic:cNvPr id="1649224188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650720530" name="Picture">
+                  <wp:docPr id="546738717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650720530" name="Picture"/>
+                          <pic:cNvPr id="546738717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>