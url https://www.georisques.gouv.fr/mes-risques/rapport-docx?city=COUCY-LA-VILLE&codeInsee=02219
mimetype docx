--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016276795" name="Picture">
+                  <wp:docPr id="385691268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016276795" name="Picture"/>
+                          <pic:cNvPr id="385691268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430141306" name="Picture">
+                  <wp:docPr id="883000772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430141306" name="Picture"/>
+                          <pic:cNvPr id="883000772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190613294" name="Picture">
+                        <wp:docPr id="501896824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190613294" name="Picture"/>
+                                <pic:cNvPr id="501896824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380180122" name="Picture">
+                  <wp:docPr id="211543115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380180122" name="Picture"/>
+                          <pic:cNvPr id="211543115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597968859" name="Picture">
+                  <wp:docPr id="362422076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597968859" name="Picture"/>
+                          <pic:cNvPr id="362422076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121531199" name="Picture">
+                  <wp:docPr id="507907787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121531199" name="Picture"/>
+                          <pic:cNvPr id="507907787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48007924" name="Picture">
+                  <wp:docPr id="1536395926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48007924" name="Picture"/>
+                          <pic:cNvPr id="1536395926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597716713" name="Picture">
+                  <wp:docPr id="173117995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597716713" name="Picture"/>
+                          <pic:cNvPr id="173117995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681420275" name="Picture">
+                        <wp:docPr id="1260835358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681420275" name="Picture"/>
+                                <pic:cNvPr id="1260835358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173935080" name="Picture">
+                        <wp:docPr id="1169686197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173935080" name="Picture"/>
+                                <pic:cNvPr id="1169686197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269898051" name="Picture">
+                        <wp:docPr id="1265740855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269898051" name="Picture"/>
+                                <pic:cNvPr id="1265740855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032715182" name="Picture">
+                        <wp:docPr id="1655740874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032715182" name="Picture"/>
+                                <pic:cNvPr id="1655740874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491377935" name="Picture">
+                        <wp:docPr id="1278489893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491377935" name="Picture"/>
+                                <pic:cNvPr id="1278489893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152436006" name="Picture">
+                        <wp:docPr id="321364721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152436006" name="Picture"/>
+                                <pic:cNvPr id="321364721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473925771" name="Picture">
+                        <wp:docPr id="911761910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473925771" name="Picture"/>
+                                <pic:cNvPr id="911761910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968012660" name="Picture">
+                        <wp:docPr id="703010840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968012660" name="Picture"/>
+                                <pic:cNvPr id="703010840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965234344" name="Picture">
+                        <wp:docPr id="862987759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965234344" name="Picture"/>
+                                <pic:cNvPr id="862987759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734832045" name="Picture">
+                        <wp:docPr id="444980744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734832045" name="Picture"/>
+                                <pic:cNvPr id="444980744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094239164" name="Picture">
+                        <wp:docPr id="810233070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094239164" name="Picture"/>
+                                <pic:cNvPr id="810233070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356183038" name="Picture">
+                        <wp:docPr id="318862739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356183038" name="Picture"/>
+                                <pic:cNvPr id="318862739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214907661" name="Picture">
+                        <wp:docPr id="1482197831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214907661" name="Picture"/>
+                                <pic:cNvPr id="1482197831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051478013" name="Picture">
+                        <wp:docPr id="139322577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051478013" name="Picture"/>
+                                <pic:cNvPr id="139322577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53715002" name="Picture">
+                        <wp:docPr id="1833229910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53715002" name="Picture"/>
+                                <pic:cNvPr id="1833229910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538586541" name="Picture">
+                  <wp:docPr id="1857531828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538586541" name="Picture"/>
+                          <pic:cNvPr id="1857531828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520700530" name="Picture">
+                  <wp:docPr id="1924854706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520700530" name="Picture"/>
+                          <pic:cNvPr id="1924854706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755748872" name="Picture">
+                  <wp:docPr id="1892287849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755748872" name="Picture"/>
+                          <pic:cNvPr id="1892287849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720013514" name="Picture">
+                  <wp:docPr id="1302085271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720013514" name="Picture"/>
+                          <pic:cNvPr id="1302085271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260560547" name="Picture">
+                  <wp:docPr id="1838887633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260560547" name="Picture"/>
+                          <pic:cNvPr id="1838887633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644735070" name="Picture">
+                  <wp:docPr id="407313471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644735070" name="Picture"/>
+                          <pic:cNvPr id="407313471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506197077" name="Picture">
+                        <wp:docPr id="316674622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506197077" name="Picture"/>
+                                <pic:cNvPr id="316674622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567897095" name="Picture">
+                        <wp:docPr id="1048216385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567897095" name="Picture"/>
+                                <pic:cNvPr id="1048216385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318049506" name="Picture">
+                  <wp:docPr id="107720151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318049506" name="Picture"/>
+                          <pic:cNvPr id="107720151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093297233" name="Picture">
+                  <wp:docPr id="798884279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093297233" name="Picture"/>
+                          <pic:cNvPr id="798884279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8252352" name="Picture">
+                  <wp:docPr id="1167392654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8252352" name="Picture"/>
+                          <pic:cNvPr id="1167392654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417813772" name="Picture">
+                  <wp:docPr id="126889776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417813772" name="Picture"/>
+                          <pic:cNvPr id="126889776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569702742" name="Picture">
+                  <wp:docPr id="675604496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569702742" name="Picture"/>
+                          <pic:cNvPr id="675604496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518408844" name="Picture">
+                  <wp:docPr id="2003023385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518408844" name="Picture"/>
+                          <pic:cNvPr id="2003023385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460511539" name="Picture">
+                        <wp:docPr id="983193327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460511539" name="Picture"/>
+                                <pic:cNvPr id="983193327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783028416" name="Picture">
+                  <wp:docPr id="1938043100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783028416" name="Picture"/>
+                          <pic:cNvPr id="1938043100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458891766" name="Picture">
+                  <wp:docPr id="894407278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458891766" name="Picture"/>
+                          <pic:cNvPr id="894407278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554023281" name="Picture">
+                  <wp:docPr id="868775277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554023281" name="Picture"/>
+                          <pic:cNvPr id="868775277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065655221" name="Picture">
+                  <wp:docPr id="638038758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065655221" name="Picture"/>
+                          <pic:cNvPr id="638038758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283683176" name="Picture">
+                  <wp:docPr id="2101058131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283683176" name="Picture"/>
+                          <pic:cNvPr id="2101058131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132679481" name="Picture">
+                  <wp:docPr id="1212936114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132679481" name="Picture"/>
+                          <pic:cNvPr id="1212936114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32081,57 +32081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974102906" name="Picture">
+                  <wp:docPr id="1637348459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974102906" name="Picture"/>
+                          <pic:cNvPr id="1637348459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32170,57 +32170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893891281" name="Picture">
+                  <wp:docPr id="1983295892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893891281" name="Picture"/>
+                          <pic:cNvPr id="1983295892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32814,57 +32814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340508367" name="Picture">
+                  <wp:docPr id="128683765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340508367" name="Picture"/>
+                          <pic:cNvPr id="128683765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427425945" name="Picture">
+                  <wp:docPr id="1021281030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427425945" name="Picture"/>
+                          <pic:cNvPr id="1021281030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33915,57 +33915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755635531" name="Picture">
+                  <wp:docPr id="1290122802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755635531" name="Picture"/>
+                          <pic:cNvPr id="1290122802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35292,57 +35292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34898345" name="Picture">
+                  <wp:docPr id="716522678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34898345" name="Picture"/>
+                          <pic:cNvPr id="716522678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36435,57 +36435,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317939227" name="Picture">
+                        <wp:docPr id="1640417421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317939227" name="Picture"/>
+                                <pic:cNvPr id="1640417421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37796,57 +37796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877435941" name="Picture">
+                  <wp:docPr id="1641455863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877435941" name="Picture"/>
+                          <pic:cNvPr id="1641455863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37885,57 +37885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14069829" name="Picture">
+                  <wp:docPr id="730050730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14069829" name="Picture"/>
+                          <pic:cNvPr id="730050730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38529,57 +38529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466638731" name="Picture">
+                  <wp:docPr id="2062449189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466638731" name="Picture"/>
+                          <pic:cNvPr id="2062449189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851301658" name="Picture">
+                  <wp:docPr id="827256987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851301658" name="Picture"/>
+                          <pic:cNvPr id="827256987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39630,57 +39630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243724066" name="Picture">
+                  <wp:docPr id="101556890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243724066" name="Picture"/>
+                          <pic:cNvPr id="101556890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41007,57 +41007,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132026390" name="Picture">
+                  <wp:docPr id="1943498691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132026390" name="Picture"/>
+                          <pic:cNvPr id="1943498691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42150,57 +42150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112332293" name="Picture">
+                        <wp:docPr id="1247409551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112332293" name="Picture"/>
+                                <pic:cNvPr id="1247409551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43421,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577184656" name="Picture">
+                  <wp:docPr id="553351276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577184656" name="Picture"/>
+                          <pic:cNvPr id="553351276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43501,57 +43501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702570500" name="Picture">
+                  <wp:docPr id="613332679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702570500" name="Picture"/>
+                          <pic:cNvPr id="613332679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43980,57 +43980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804170344" name="Picture">
+                  <wp:docPr id="151845990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804170344" name="Picture"/>
+                          <pic:cNvPr id="151845990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45988,57 +45988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480889406" name="Picture">
+                  <wp:docPr id="1618309894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480889406" name="Picture"/>
+                          <pic:cNvPr id="1618309894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46059,57 +46059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921920882" name="Picture">
+                  <wp:docPr id="823970113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921920882" name="Picture"/>
+                          <pic:cNvPr id="823970113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46473,57 +46473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376006015" name="Picture">
+                  <wp:docPr id="1604185288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376006015" name="Picture"/>
+                          <pic:cNvPr id="1604185288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>