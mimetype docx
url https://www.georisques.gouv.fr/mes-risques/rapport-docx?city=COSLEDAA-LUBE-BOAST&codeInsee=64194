--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440533494" name="Picture">
+                  <wp:docPr id="211618859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440533494" name="Picture"/>
+                          <pic:cNvPr id="211618859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538741866" name="Picture">
+                  <wp:docPr id="368401235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538741866" name="Picture"/>
+                          <pic:cNvPr id="368401235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928030693" name="Picture">
+                        <wp:docPr id="738284061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928030693" name="Picture"/>
+                                <pic:cNvPr id="738284061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760480251" name="Picture">
+                  <wp:docPr id="1075562462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760480251" name="Picture"/>
+                          <pic:cNvPr id="1075562462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13192697" name="Picture">
+                  <wp:docPr id="1849854975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13192697" name="Picture"/>
+                          <pic:cNvPr id="1849854975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812250834" name="Picture">
+                  <wp:docPr id="74597197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812250834" name="Picture"/>
+                          <pic:cNvPr id="74597197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292111852" name="Picture">
+                  <wp:docPr id="1280255646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292111852" name="Picture"/>
+                          <pic:cNvPr id="1280255646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489913927" name="Picture">
+                  <wp:docPr id="510197178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489913927" name="Picture"/>
+                          <pic:cNvPr id="510197178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444236930" name="Picture">
+                        <wp:docPr id="661492377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444236930" name="Picture"/>
+                                <pic:cNvPr id="661492377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360102453" name="Picture">
+                        <wp:docPr id="1754512372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360102453" name="Picture"/>
+                                <pic:cNvPr id="1754512372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210926457" name="Picture">
+                        <wp:docPr id="390452988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210926457" name="Picture"/>
+                                <pic:cNvPr id="390452988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933745438" name="Picture">
+                        <wp:docPr id="566498963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933745438" name="Picture"/>
+                                <pic:cNvPr id="566498963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398198973" name="Picture">
+                        <wp:docPr id="785395323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398198973" name="Picture"/>
+                                <pic:cNvPr id="785395323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453381910" name="Picture">
+                        <wp:docPr id="3592949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453381910" name="Picture"/>
+                                <pic:cNvPr id="3592949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237915739" name="Picture">
+                        <wp:docPr id="518741183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237915739" name="Picture"/>
+                                <pic:cNvPr id="518741183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877967207" name="Picture">
+                        <wp:docPr id="1685981488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877967207" name="Picture"/>
+                                <pic:cNvPr id="1685981488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403647869" name="Picture">
+                        <wp:docPr id="209360755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403647869" name="Picture"/>
+                                <pic:cNvPr id="209360755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368274336" name="Picture">
+                        <wp:docPr id="1831025904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368274336" name="Picture"/>
+                                <pic:cNvPr id="1831025904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103613225" name="Picture">
+                        <wp:docPr id="1455211892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103613225" name="Picture"/>
+                                <pic:cNvPr id="1455211892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056820616" name="Picture">
+                        <wp:docPr id="665617348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056820616" name="Picture"/>
+                                <pic:cNvPr id="665617348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424588880" name="Picture">
+                        <wp:docPr id="2122699456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424588880" name="Picture"/>
+                                <pic:cNvPr id="2122699456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982721769" name="Picture">
+                        <wp:docPr id="1494393309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982721769" name="Picture"/>
+                                <pic:cNvPr id="1494393309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683488645" name="Picture">
+                        <wp:docPr id="931535359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683488645" name="Picture"/>
+                                <pic:cNvPr id="931535359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836111279" name="Picture">
+                  <wp:docPr id="1337483495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836111279" name="Picture"/>
+                          <pic:cNvPr id="1337483495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603262287" name="Picture">
+                  <wp:docPr id="316103992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603262287" name="Picture"/>
+                          <pic:cNvPr id="316103992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688014737" name="Picture">
+                  <wp:docPr id="2018225138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688014737" name="Picture"/>
+                          <pic:cNvPr id="2018225138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102467509" name="Picture">
+                  <wp:docPr id="323238514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102467509" name="Picture"/>
+                          <pic:cNvPr id="323238514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730600252" name="Picture">
+                  <wp:docPr id="839687918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730600252" name="Picture"/>
+                          <pic:cNvPr id="839687918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052113749" name="Picture">
+                  <wp:docPr id="966020881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052113749" name="Picture"/>
+                          <pic:cNvPr id="966020881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356972692" name="Picture">
+                        <wp:docPr id="959146159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356972692" name="Picture"/>
+                                <pic:cNvPr id="959146159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18723,57 +18723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162406466" name="Picture">
+                        <wp:docPr id="1993106912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162406466" name="Picture"/>
+                                <pic:cNvPr id="1993106912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20197,57 +20197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079288503" name="Picture">
+                  <wp:docPr id="906326092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079288503" name="Picture"/>
+                          <pic:cNvPr id="906326092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20286,57 +20286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080032812" name="Picture">
+                  <wp:docPr id="580868602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080032812" name="Picture"/>
+                          <pic:cNvPr id="580868602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20930,57 +20930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036475883" name="Picture">
+                  <wp:docPr id="938072876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036475883" name="Picture"/>
+                          <pic:cNvPr id="938072876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21928,57 +21928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538990049" name="Picture">
+                  <wp:docPr id="427659773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538990049" name="Picture"/>
+                          <pic:cNvPr id="427659773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22031,57 +22031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959530017" name="Picture">
+                  <wp:docPr id="1065568271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959530017" name="Picture"/>
+                          <pic:cNvPr id="1065568271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23412,57 +23412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031550106" name="Picture">
+                  <wp:docPr id="994337621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031550106" name="Picture"/>
+                          <pic:cNvPr id="994337621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24574,57 +24574,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071836379" name="Picture">
+                        <wp:docPr id="884014654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071836379" name="Picture"/>
+                                <pic:cNvPr id="884014654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25549,57 +25549,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832277919" name="Picture">
+                        <wp:docPr id="960299233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832277919" name="Picture"/>
+                                <pic:cNvPr id="960299233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26938,57 +26938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167784662" name="Picture">
+                  <wp:docPr id="181360886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167784662" name="Picture"/>
+                          <pic:cNvPr id="181360886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27027,57 +27027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102852112" name="Picture">
+                  <wp:docPr id="1474906296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102852112" name="Picture"/>
+                          <pic:cNvPr id="1474906296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27671,57 +27671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201762324" name="Picture">
+                  <wp:docPr id="1496235765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201762324" name="Picture"/>
+                          <pic:cNvPr id="1496235765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28669,57 +28669,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908823081" name="Picture">
+                  <wp:docPr id="1830925331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908823081" name="Picture"/>
+                          <pic:cNvPr id="1830925331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28772,57 +28772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293662368" name="Picture">
+                  <wp:docPr id="2094208891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293662368" name="Picture"/>
+                          <pic:cNvPr id="2094208891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30149,57 +30149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384420199" name="Picture">
+                  <wp:docPr id="8356743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384420199" name="Picture"/>
+                          <pic:cNvPr id="8356743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31292,57 +31292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788900834" name="Picture">
+                        <wp:docPr id="613329447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788900834" name="Picture"/>
+                                <pic:cNvPr id="613329447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32653,57 +32653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844774176" name="Picture">
+                  <wp:docPr id="1477535370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844774176" name="Picture"/>
+                          <pic:cNvPr id="1477535370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32742,57 +32742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153836148" name="Picture">
+                  <wp:docPr id="633240432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153836148" name="Picture"/>
+                          <pic:cNvPr id="633240432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33386,57 +33386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355289486" name="Picture">
+                  <wp:docPr id="2131474903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355289486" name="Picture"/>
+                          <pic:cNvPr id="2131474903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34384,57 +34384,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385697788" name="Picture">
+                  <wp:docPr id="150967840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385697788" name="Picture"/>
+                          <pic:cNvPr id="150967840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488903867" name="Picture">
+                  <wp:docPr id="1987563595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488903867" name="Picture"/>
+                          <pic:cNvPr id="1987563595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35864,57 +35864,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027211221" name="Picture">
+                  <wp:docPr id="1520832224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027211221" name="Picture"/>
+                          <pic:cNvPr id="1520832224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37007,57 +37007,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129836674" name="Picture">
+                        <wp:docPr id="2053864462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129836674" name="Picture"/>
+                                <pic:cNvPr id="2053864462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38375,57 +38375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824711002" name="Picture">
+                  <wp:docPr id="1302115425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824711002" name="Picture"/>
+                          <pic:cNvPr id="1302115425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38464,57 +38464,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524993367" name="Picture">
+                  <wp:docPr id="1823877840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524993367" name="Picture"/>
+                          <pic:cNvPr id="1823877840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39096,57 +39096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211550189" name="Picture">
+                  <wp:docPr id="2039891519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211550189" name="Picture"/>
+                          <pic:cNvPr id="2039891519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40040,57 +40040,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699559102" name="Picture">
+                  <wp:docPr id="35832351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699559102" name="Picture"/>
+                          <pic:cNvPr id="35832351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40152,57 +40152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427679824" name="Picture">
+                  <wp:docPr id="680707156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427679824" name="Picture"/>
+                          <pic:cNvPr id="680707156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41811,57 +41811,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14966964" name="Picture">
+                  <wp:docPr id="1475698622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14966964" name="Picture"/>
+                          <pic:cNvPr id="1475698622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42990,57 +42990,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914570393" name="Picture">
+                  <wp:docPr id="1927868038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914570393" name="Picture"/>
+                          <pic:cNvPr id="1927868038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43070,57 +43070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729702060" name="Picture">
+                  <wp:docPr id="1714949499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729702060" name="Picture"/>
+                          <pic:cNvPr id="1714949499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43558,57 +43558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81647207" name="Picture">
+                  <wp:docPr id="572660505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81647207" name="Picture"/>
+                          <pic:cNvPr id="572660505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>