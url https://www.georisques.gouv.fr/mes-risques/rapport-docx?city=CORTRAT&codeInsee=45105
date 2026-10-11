--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105197808" name="Picture">
+                  <wp:docPr id="234299370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105197808" name="Picture"/>
+                          <pic:cNvPr id="234299370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847027750" name="Picture">
+                  <wp:docPr id="1961244454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847027750" name="Picture"/>
+                          <pic:cNvPr id="1961244454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113708389" name="Picture">
+                        <wp:docPr id="839133732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113708389" name="Picture"/>
+                                <pic:cNvPr id="839133732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87810690" name="Picture">
+                  <wp:docPr id="514800372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87810690" name="Picture"/>
+                          <pic:cNvPr id="514800372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003655983" name="Picture">
+                  <wp:docPr id="1122894351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003655983" name="Picture"/>
+                          <pic:cNvPr id="1122894351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791735310" name="Picture">
+                  <wp:docPr id="1551658760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791735310" name="Picture"/>
+                          <pic:cNvPr id="1551658760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818086137" name="Picture">
+                  <wp:docPr id="2119760565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818086137" name="Picture"/>
+                          <pic:cNvPr id="2119760565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344803610" name="Picture">
+                  <wp:docPr id="884726803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344803610" name="Picture"/>
+                          <pic:cNvPr id="884726803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754505644" name="Picture">
+                        <wp:docPr id="1479303978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754505644" name="Picture"/>
+                                <pic:cNvPr id="1479303978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894863923" name="Picture">
+                        <wp:docPr id="1452619612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894863923" name="Picture"/>
+                                <pic:cNvPr id="1452619612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826309565" name="Picture">
+                        <wp:docPr id="795772768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826309565" name="Picture"/>
+                                <pic:cNvPr id="795772768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923291061" name="Picture">
+                        <wp:docPr id="954618425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923291061" name="Picture"/>
+                                <pic:cNvPr id="954618425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298776498" name="Picture">
+                        <wp:docPr id="1237403246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298776498" name="Picture"/>
+                                <pic:cNvPr id="1237403246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693692589" name="Picture">
+                        <wp:docPr id="167381658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693692589" name="Picture"/>
+                                <pic:cNvPr id="167381658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818217970" name="Picture">
+                        <wp:docPr id="1734228551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818217970" name="Picture"/>
+                                <pic:cNvPr id="1734228551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681155236" name="Picture">
+                        <wp:docPr id="1974075590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681155236" name="Picture"/>
+                                <pic:cNvPr id="1974075590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760571852" name="Picture">
+                        <wp:docPr id="2007298652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760571852" name="Picture"/>
+                                <pic:cNvPr id="2007298652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327123562" name="Picture">
+                        <wp:docPr id="1925342028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327123562" name="Picture"/>
+                                <pic:cNvPr id="1925342028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033550136" name="Picture">
+                        <wp:docPr id="1912324536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033550136" name="Picture"/>
+                                <pic:cNvPr id="1912324536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445073401" name="Picture">
+                        <wp:docPr id="470066468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445073401" name="Picture"/>
+                                <pic:cNvPr id="470066468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583306185" name="Picture">
+                        <wp:docPr id="1156230247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583306185" name="Picture"/>
+                                <pic:cNvPr id="1156230247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369347297" name="Picture">
+                        <wp:docPr id="1476942483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369347297" name="Picture"/>
+                                <pic:cNvPr id="1476942483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802455933" name="Picture">
+                        <wp:docPr id="2008703731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802455933" name="Picture"/>
+                                <pic:cNvPr id="2008703731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466863478" name="Picture">
+                  <wp:docPr id="533709607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466863478" name="Picture"/>
+                          <pic:cNvPr id="533709607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701878288" name="Picture">
+                  <wp:docPr id="467253738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701878288" name="Picture"/>
+                          <pic:cNvPr id="467253738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121134890" name="Picture">
+                  <wp:docPr id="1556917204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121134890" name="Picture"/>
+                          <pic:cNvPr id="1556917204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281379241" name="Picture">
+                  <wp:docPr id="52317505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281379241" name="Picture"/>
+                          <pic:cNvPr id="52317505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582813972" name="Picture">
+                  <wp:docPr id="677066789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582813972" name="Picture"/>
+                          <pic:cNvPr id="677066789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499976435" name="Picture">
+                  <wp:docPr id="329970842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499976435" name="Picture"/>
+                          <pic:cNvPr id="329970842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360328927" name="Picture">
+                        <wp:docPr id="1093575427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360328927" name="Picture"/>
+                                <pic:cNvPr id="1093575427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374347585" name="Picture">
+                        <wp:docPr id="662155719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374347585" name="Picture"/>
+                                <pic:cNvPr id="662155719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022211339" name="Picture">
+                  <wp:docPr id="1408581423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022211339" name="Picture"/>
+                          <pic:cNvPr id="1408581423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471969569" name="Picture">
+                  <wp:docPr id="134252050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471969569" name="Picture"/>
+                          <pic:cNvPr id="134252050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182278651" name="Picture">
+                  <wp:docPr id="316925788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182278651" name="Picture"/>
+                          <pic:cNvPr id="316925788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423344024" name="Picture">
+                  <wp:docPr id="1154968457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423344024" name="Picture"/>
+                          <pic:cNvPr id="1154968457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144503644" name="Picture">
+                  <wp:docPr id="1059585772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144503644" name="Picture"/>
+                          <pic:cNvPr id="1059585772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830916174" name="Picture">
+                  <wp:docPr id="2039983032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830916174" name="Picture"/>
+                          <pic:cNvPr id="2039983032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658840710" name="Picture">
+                        <wp:docPr id="1694701833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658840710" name="Picture"/>
+                                <pic:cNvPr id="1694701833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88307268" name="Picture">
+                  <wp:docPr id="405062483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88307268" name="Picture"/>
+                          <pic:cNvPr id="405062483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65598895" name="Picture">
+                  <wp:docPr id="747736155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65598895" name="Picture"/>
+                          <pic:cNvPr id="747736155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433852881" name="Picture">
+                  <wp:docPr id="1117918865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433852881" name="Picture"/>
+                          <pic:cNvPr id="1117918865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034860709" name="Picture">
+                  <wp:docPr id="1705732601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034860709" name="Picture"/>
+                          <pic:cNvPr id="1705732601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328739308" name="Picture">
+                  <wp:docPr id="1499187304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328739308" name="Picture"/>
+                          <pic:cNvPr id="1499187304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29244,57 +29244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447335010" name="Picture">
+                  <wp:docPr id="817154708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447335010" name="Picture"/>
+                          <pic:cNvPr id="817154708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30912,57 +30912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203871757" name="Picture">
+                        <wp:docPr id="2039160867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203871757" name="Picture"/>
+                                <pic:cNvPr id="2039160867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33113,57 +33113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024495873" name="Picture">
+                  <wp:docPr id="1878768924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024495873" name="Picture"/>
+                          <pic:cNvPr id="1878768924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33184,57 +33184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253419681" name="Picture">
+                  <wp:docPr id="176479261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253419681" name="Picture"/>
+                          <pic:cNvPr id="176479261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33663,57 +33663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4106802" name="Picture">
+                  <wp:docPr id="707686230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4106802" name="Picture"/>
+                          <pic:cNvPr id="707686230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34955,57 +34955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568505190" name="Picture">
+                  <wp:docPr id="446952026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568505190" name="Picture"/>
+                          <pic:cNvPr id="446952026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35044,57 +35044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981083338" name="Picture">
+                  <wp:docPr id="921411879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981083338" name="Picture"/>
+                          <pic:cNvPr id="921411879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35688,57 +35688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340110477" name="Picture">
+                  <wp:docPr id="1877355635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340110477" name="Picture"/>
+                          <pic:cNvPr id="1877355635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36686,57 +36686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689589790" name="Picture">
+                  <wp:docPr id="954973262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689589790" name="Picture"/>
+                          <pic:cNvPr id="954973262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36789,57 +36789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099154905" name="Picture">
+                  <wp:docPr id="1086439295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099154905" name="Picture"/>
+                          <pic:cNvPr id="1086439295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38166,57 +38166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663839905" name="Picture">
+                  <wp:docPr id="1098902012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663839905" name="Picture"/>
+                          <pic:cNvPr id="1098902012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019136637" name="Picture">
+                        <wp:docPr id="1359080095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019136637" name="Picture"/>
+                                <pic:cNvPr id="1359080095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40670,57 +40670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055402737" name="Picture">
+                  <wp:docPr id="1863309642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055402737" name="Picture"/>
+                          <pic:cNvPr id="1863309642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40759,57 +40759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951046462" name="Picture">
+                  <wp:docPr id="665382804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951046462" name="Picture"/>
+                          <pic:cNvPr id="665382804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41403,57 +41403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797059490" name="Picture">
+                  <wp:docPr id="35630305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797059490" name="Picture"/>
+                          <pic:cNvPr id="35630305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42401,57 +42401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895150668" name="Picture">
+                  <wp:docPr id="700822276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895150668" name="Picture"/>
+                          <pic:cNvPr id="700822276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42504,57 +42504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274811925" name="Picture">
+                  <wp:docPr id="547815797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274811925" name="Picture"/>
+                          <pic:cNvPr id="547815797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43881,57 +43881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437475736" name="Picture">
+                  <wp:docPr id="1783303384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437475736" name="Picture"/>
+                          <pic:cNvPr id="1783303384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45024,57 +45024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460406064" name="Picture">
+                        <wp:docPr id="1271793972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460406064" name="Picture"/>
+                                <pic:cNvPr id="1271793972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46295,57 +46295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508632044" name="Picture">
+                  <wp:docPr id="962856585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508632044" name="Picture"/>
+                          <pic:cNvPr id="962856585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46375,57 +46375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525516091" name="Picture">
+                  <wp:docPr id="1811029113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525516091" name="Picture"/>
+                          <pic:cNvPr id="1811029113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46854,57 +46854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446735781" name="Picture">
+                  <wp:docPr id="1665662327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446735781" name="Picture"/>
+                          <pic:cNvPr id="1665662327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48449,57 +48449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442917162" name="Picture">
+                  <wp:docPr id="1871854302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442917162" name="Picture"/>
+                          <pic:cNvPr id="1871854302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48520,57 +48520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555103668" name="Picture">
+                  <wp:docPr id="351859329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555103668" name="Picture"/>
+                          <pic:cNvPr id="351859329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48934,57 +48934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126364170" name="Picture">
+                  <wp:docPr id="1208490284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126364170" name="Picture"/>
+                          <pic:cNvPr id="1208490284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>