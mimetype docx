--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139324428" name="Picture">
+                  <wp:docPr id="1588255928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139324428" name="Picture"/>
+                          <pic:cNvPr id="1588255928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519011974" name="Picture">
+                  <wp:docPr id="116580273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519011974" name="Picture"/>
+                          <pic:cNvPr id="116580273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650995703" name="Picture">
+                        <wp:docPr id="346620044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650995703" name="Picture"/>
+                                <pic:cNvPr id="346620044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815044818" name="Picture">
+                  <wp:docPr id="547139159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815044818" name="Picture"/>
+                          <pic:cNvPr id="547139159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44426499" name="Picture">
+                  <wp:docPr id="219392946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44426499" name="Picture"/>
+                          <pic:cNvPr id="219392946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937977099" name="Picture">
+                  <wp:docPr id="1725811524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937977099" name="Picture"/>
+                          <pic:cNvPr id="1725811524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529204333" name="Picture">
+                  <wp:docPr id="517234390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529204333" name="Picture"/>
+                          <pic:cNvPr id="517234390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968369993" name="Picture">
+                  <wp:docPr id="40840471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968369993" name="Picture"/>
+                          <pic:cNvPr id="40840471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366905653" name="Picture">
+                        <wp:docPr id="391230702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366905653" name="Picture"/>
+                                <pic:cNvPr id="391230702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263932548" name="Picture">
+                        <wp:docPr id="1275176683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263932548" name="Picture"/>
+                                <pic:cNvPr id="1275176683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801649549" name="Picture">
+                        <wp:docPr id="439579278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801649549" name="Picture"/>
+                                <pic:cNvPr id="439579278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744711566" name="Picture">
+                        <wp:docPr id="1943649260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744711566" name="Picture"/>
+                                <pic:cNvPr id="1943649260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223444307" name="Picture">
+                        <wp:docPr id="618206736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223444307" name="Picture"/>
+                                <pic:cNvPr id="618206736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824571215" name="Picture">
+                        <wp:docPr id="1113839980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824571215" name="Picture"/>
+                                <pic:cNvPr id="1113839980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466789052" name="Picture">
+                        <wp:docPr id="152056308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466789052" name="Picture"/>
+                                <pic:cNvPr id="152056308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060088855" name="Picture">
+                        <wp:docPr id="68142691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060088855" name="Picture"/>
+                                <pic:cNvPr id="68142691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141776191" name="Picture">
+                        <wp:docPr id="1934837031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141776191" name="Picture"/>
+                                <pic:cNvPr id="1934837031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391824591" name="Picture">
+                        <wp:docPr id="991559943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391824591" name="Picture"/>
+                                <pic:cNvPr id="991559943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007845724" name="Picture">
+                        <wp:docPr id="697236593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007845724" name="Picture"/>
+                                <pic:cNvPr id="697236593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059710195" name="Picture">
+                        <wp:docPr id="361945740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059710195" name="Picture"/>
+                                <pic:cNvPr id="361945740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177326820" name="Picture">
+                        <wp:docPr id="104491464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177326820" name="Picture"/>
+                                <pic:cNvPr id="104491464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567000198" name="Picture">
+                        <wp:docPr id="991978403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567000198" name="Picture"/>
+                                <pic:cNvPr id="991978403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476899883" name="Picture">
+                        <wp:docPr id="1179131591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476899883" name="Picture"/>
+                                <pic:cNvPr id="1179131591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052912001" name="Picture">
+                  <wp:docPr id="1694917197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052912001" name="Picture"/>
+                          <pic:cNvPr id="1694917197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296629021" name="Picture">
+                  <wp:docPr id="1527694175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296629021" name="Picture"/>
+                          <pic:cNvPr id="1527694175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327515448" name="Picture">
+                  <wp:docPr id="1352041347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327515448" name="Picture"/>
+                          <pic:cNvPr id="1352041347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950230172" name="Picture">
+                  <wp:docPr id="1797954964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950230172" name="Picture"/>
+                          <pic:cNvPr id="1797954964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676137965" name="Picture">
+                  <wp:docPr id="1408537985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676137965" name="Picture"/>
+                          <pic:cNvPr id="1408537985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794967722" name="Picture">
+                  <wp:docPr id="522733533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794967722" name="Picture"/>
+                          <pic:cNvPr id="522733533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85449464" name="Picture">
+                        <wp:docPr id="1659435068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85449464" name="Picture"/>
+                                <pic:cNvPr id="1659435068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349239936" name="Picture">
+                  <wp:docPr id="1654081966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349239936" name="Picture"/>
+                          <pic:cNvPr id="1654081966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283156689" name="Picture">
+                  <wp:docPr id="1642501327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283156689" name="Picture"/>
+                          <pic:cNvPr id="1642501327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723216431" name="Picture">
+                  <wp:docPr id="1147845079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723216431" name="Picture"/>
+                          <pic:cNvPr id="1147845079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830940482" name="Picture">
+                  <wp:docPr id="1676941490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830940482" name="Picture"/>
+                          <pic:cNvPr id="1676941490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623754113" name="Picture">
+                  <wp:docPr id="1922487477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623754113" name="Picture"/>
+                          <pic:cNvPr id="1922487477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356187316" name="Picture">
+                  <wp:docPr id="1110173993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356187316" name="Picture"/>
+                          <pic:cNvPr id="1110173993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040542789" name="Picture">
+                        <wp:docPr id="1685950851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040542789" name="Picture"/>
+                                <pic:cNvPr id="1685950851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572630798" name="Picture">
+                        <wp:docPr id="1072573137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572630798" name="Picture"/>
+                                <pic:cNvPr id="1072573137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213743161" name="Picture">
+                  <wp:docPr id="655089693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213743161" name="Picture"/>
+                          <pic:cNvPr id="655089693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125733585" name="Picture">
+                  <wp:docPr id="95462208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125733585" name="Picture"/>
+                          <pic:cNvPr id="95462208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359138782" name="Picture">
+                  <wp:docPr id="1271314821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359138782" name="Picture"/>
+                          <pic:cNvPr id="1271314821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428929678" name="Picture">
+                  <wp:docPr id="689523129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428929678" name="Picture"/>
+                          <pic:cNvPr id="689523129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613456887" name="Picture">
+                  <wp:docPr id="2052955346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613456887" name="Picture"/>
+                          <pic:cNvPr id="2052955346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29005,57 +29005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978004399" name="Picture">
+                  <wp:docPr id="2024288493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978004399" name="Picture"/>
+                          <pic:cNvPr id="2024288493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30194,57 +30194,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918757176" name="Picture">
+                        <wp:docPr id="1191807689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918757176" name="Picture"/>
+                                <pic:cNvPr id="1191807689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32068,57 +32068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138042416" name="Picture">
+                  <wp:docPr id="1432573168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138042416" name="Picture"/>
+                          <pic:cNvPr id="1432573168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32157,57 +32157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774508859" name="Picture">
+                  <wp:docPr id="1153337722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774508859" name="Picture"/>
+                          <pic:cNvPr id="1153337722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32837,57 +32837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124968595" name="Picture">
+                  <wp:docPr id="1160771436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124968595" name="Picture"/>
+                          <pic:cNvPr id="1160771436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33898,57 +33898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551248113" name="Picture">
+                  <wp:docPr id="782906485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551248113" name="Picture"/>
+                          <pic:cNvPr id="782906485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34001,57 +34001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519386619" name="Picture">
+                  <wp:docPr id="1371812876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519386619" name="Picture"/>
+                          <pic:cNvPr id="1371812876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35459,57 +35459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736667319" name="Picture">
+                  <wp:docPr id="1713072045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736667319" name="Picture"/>
+                          <pic:cNvPr id="1713072045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36656,57 +36656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641205389" name="Picture">
+                        <wp:docPr id="1928766173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641205389" name="Picture"/>
+                                <pic:cNvPr id="1928766173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39423,57 +39423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700136469" name="Picture">
+                  <wp:docPr id="601301265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700136469" name="Picture"/>
+                          <pic:cNvPr id="601301265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952773117" name="Picture">
+                  <wp:docPr id="1305632828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952773117" name="Picture"/>
+                          <pic:cNvPr id="1305632828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40156,57 +40156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312384912" name="Picture">
+                  <wp:docPr id="175493905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312384912" name="Picture"/>
+                          <pic:cNvPr id="175493905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41154,57 +41154,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326934007" name="Picture">
+                  <wp:docPr id="1952694540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326934007" name="Picture"/>
+                          <pic:cNvPr id="1952694540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41257,57 +41257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879168045" name="Picture">
+                  <wp:docPr id="285493642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879168045" name="Picture"/>
+                          <pic:cNvPr id="285493642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42634,57 +42634,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887413351" name="Picture">
+                  <wp:docPr id="950448199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887413351" name="Picture"/>
+                          <pic:cNvPr id="950448199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43777,57 +43777,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008251407" name="Picture">
+                        <wp:docPr id="480563196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008251407" name="Picture"/>
+                                <pic:cNvPr id="480563196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45048,57 +45048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312750586" name="Picture">
+                  <wp:docPr id="829762748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312750586" name="Picture"/>
+                          <pic:cNvPr id="829762748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45128,57 +45128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50614230" name="Picture">
+                  <wp:docPr id="2062454537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50614230" name="Picture"/>
+                          <pic:cNvPr id="2062454537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45607,57 +45607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82013979" name="Picture">
+                  <wp:docPr id="68450293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82013979" name="Picture"/>
+                          <pic:cNvPr id="68450293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47202,57 +47202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834654454" name="Picture">
+                  <wp:docPr id="181581716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834654454" name="Picture"/>
+                          <pic:cNvPr id="181581716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47273,57 +47273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275010536" name="Picture">
+                  <wp:docPr id="72017664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275010536" name="Picture"/>
+                          <pic:cNvPr id="72017664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47687,57 +47687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266366280" name="Picture">
+                  <wp:docPr id="591827875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266366280" name="Picture"/>
+                          <pic:cNvPr id="591827875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>