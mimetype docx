--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84751118" name="Picture">
+                  <wp:docPr id="953940348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84751118" name="Picture"/>
+                          <pic:cNvPr id="953940348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077816697" name="Picture">
+                  <wp:docPr id="1845456078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077816697" name="Picture"/>
+                          <pic:cNvPr id="1845456078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097522863" name="Picture">
+                        <wp:docPr id="760862707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097522863" name="Picture"/>
+                                <pic:cNvPr id="760862707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696444954" name="Picture">
+                  <wp:docPr id="359669749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696444954" name="Picture"/>
+                          <pic:cNvPr id="359669749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102360982" name="Picture">
+                  <wp:docPr id="1429724110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102360982" name="Picture"/>
+                          <pic:cNvPr id="1429724110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518117168" name="Picture">
+                  <wp:docPr id="2057369712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518117168" name="Picture"/>
+                          <pic:cNvPr id="2057369712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603496238" name="Picture">
+                  <wp:docPr id="399129062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603496238" name="Picture"/>
+                          <pic:cNvPr id="399129062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214974770" name="Picture">
+                  <wp:docPr id="519247950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214974770" name="Picture"/>
+                          <pic:cNvPr id="519247950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378655159" name="Picture">
+                        <wp:docPr id="1397066428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378655159" name="Picture"/>
+                                <pic:cNvPr id="1397066428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574018437" name="Picture">
+                        <wp:docPr id="1376438749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574018437" name="Picture"/>
+                                <pic:cNvPr id="1376438749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155454771" name="Picture">
+                        <wp:docPr id="1606443264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155454771" name="Picture"/>
+                                <pic:cNvPr id="1606443264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128986589" name="Picture">
+                        <wp:docPr id="2038072203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128986589" name="Picture"/>
+                                <pic:cNvPr id="2038072203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653161750" name="Picture">
+                        <wp:docPr id="1540438567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653161750" name="Picture"/>
+                                <pic:cNvPr id="1540438567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141613326" name="Picture">
+                        <wp:docPr id="937708266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141613326" name="Picture"/>
+                                <pic:cNvPr id="937708266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112081763" name="Picture">
+                        <wp:docPr id="323767672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112081763" name="Picture"/>
+                                <pic:cNvPr id="323767672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161730175" name="Picture">
+                        <wp:docPr id="1615219894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161730175" name="Picture"/>
+                                <pic:cNvPr id="1615219894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067844403" name="Picture">
+                        <wp:docPr id="1113237507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067844403" name="Picture"/>
+                                <pic:cNvPr id="1113237507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859835630" name="Picture">
+                        <wp:docPr id="614113580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859835630" name="Picture"/>
+                                <pic:cNvPr id="614113580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007745474" name="Picture">
+                        <wp:docPr id="115459857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007745474" name="Picture"/>
+                                <pic:cNvPr id="115459857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173912620" name="Picture">
+                        <wp:docPr id="2042961537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173912620" name="Picture"/>
+                                <pic:cNvPr id="2042961537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207806687" name="Picture">
+                        <wp:docPr id="1579916314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207806687" name="Picture"/>
+                                <pic:cNvPr id="1579916314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589950120" name="Picture">
+                        <wp:docPr id="1776352873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589950120" name="Picture"/>
+                                <pic:cNvPr id="1776352873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140619131" name="Picture">
+                        <wp:docPr id="1323278460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140619131" name="Picture"/>
+                                <pic:cNvPr id="1323278460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559152484" name="Picture">
+                        <wp:docPr id="722758012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559152484" name="Picture"/>
+                                <pic:cNvPr id="722758012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11544806" name="Picture">
+                        <wp:docPr id="1932721662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11544806" name="Picture"/>
+                                <pic:cNvPr id="1932721662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660772312" name="Picture">
+                        <wp:docPr id="1205694311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660772312" name="Picture"/>
+                                <pic:cNvPr id="1205694311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311860766" name="Picture">
+                  <wp:docPr id="179908138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311860766" name="Picture"/>
+                          <pic:cNvPr id="179908138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177299162" name="Picture">
+                  <wp:docPr id="397196872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177299162" name="Picture"/>
+                          <pic:cNvPr id="397196872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957374670" name="Picture">
+                  <wp:docPr id="262453077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957374670" name="Picture"/>
+                          <pic:cNvPr id="262453077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790126623" name="Picture">
+                  <wp:docPr id="903136835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790126623" name="Picture"/>
+                          <pic:cNvPr id="903136835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521332360" name="Picture">
+                  <wp:docPr id="1195672096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521332360" name="Picture"/>
+                          <pic:cNvPr id="1195672096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634038475" name="Picture">
+                  <wp:docPr id="2111238389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634038475" name="Picture"/>
+                          <pic:cNvPr id="2111238389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464304093" name="Picture">
+                        <wp:docPr id="544851374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464304093" name="Picture"/>
+                                <pic:cNvPr id="544851374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530559702" name="Picture">
+                  <wp:docPr id="845141113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530559702" name="Picture"/>
+                          <pic:cNvPr id="845141113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856675571" name="Picture">
+                  <wp:docPr id="947170228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856675571" name="Picture"/>
+                          <pic:cNvPr id="947170228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281468580" name="Picture">
+                  <wp:docPr id="1447972257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281468580" name="Picture"/>
+                          <pic:cNvPr id="1447972257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744695330" name="Picture">
+                  <wp:docPr id="2023088928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744695330" name="Picture"/>
+                          <pic:cNvPr id="2023088928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119182703" name="Picture">
+                  <wp:docPr id="972315811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119182703" name="Picture"/>
+                          <pic:cNvPr id="972315811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619669122" name="Picture">
+                  <wp:docPr id="1663251325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619669122" name="Picture"/>
+                          <pic:cNvPr id="1663251325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117509238" name="Picture">
+                        <wp:docPr id="1079777072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117509238" name="Picture"/>
+                                <pic:cNvPr id="1079777072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476764002" name="Picture">
+                  <wp:docPr id="983461021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476764002" name="Picture"/>
+                          <pic:cNvPr id="983461021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649496613" name="Picture">
+                  <wp:docPr id="86775843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649496613" name="Picture"/>
+                          <pic:cNvPr id="86775843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402555919" name="Picture">
+                  <wp:docPr id="627603788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402555919" name="Picture"/>
+                          <pic:cNvPr id="627603788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518015733" name="Picture">
+                  <wp:docPr id="585681598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518015733" name="Picture"/>
+                          <pic:cNvPr id="585681598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046138892" name="Picture">
+                  <wp:docPr id="1588780157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046138892" name="Picture"/>
+                          <pic:cNvPr id="1588780157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048606319" name="Picture">
+                  <wp:docPr id="671741849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048606319" name="Picture"/>
+                          <pic:cNvPr id="671741849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935688959" name="Picture">
+                        <wp:docPr id="102573661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935688959" name="Picture"/>
+                                <pic:cNvPr id="102573661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398303428" name="Picture">
+                  <wp:docPr id="1640999992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398303428" name="Picture"/>
+                          <pic:cNvPr id="1640999992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143052938" name="Picture">
+                  <wp:docPr id="92606927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143052938" name="Picture"/>
+                          <pic:cNvPr id="92606927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910744567" name="Picture">
+                  <wp:docPr id="1392983122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910744567" name="Picture"/>
+                          <pic:cNvPr id="1392983122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792759249" name="Picture">
+                  <wp:docPr id="1696859412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792759249" name="Picture"/>
+                          <pic:cNvPr id="1696859412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876715737" name="Picture">
+                  <wp:docPr id="2107093591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876715737" name="Picture"/>
+                          <pic:cNvPr id="2107093591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975567970" name="Picture">
+                  <wp:docPr id="857204203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975567970" name="Picture"/>
+                          <pic:cNvPr id="857204203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572625150" name="Picture">
+                        <wp:docPr id="470782470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572625150" name="Picture"/>
+                                <pic:cNvPr id="470782470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938651188" name="Picture">
+                  <wp:docPr id="280691921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938651188" name="Picture"/>
+                          <pic:cNvPr id="280691921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709151537" name="Picture">
+                  <wp:docPr id="1953234526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709151537" name="Picture"/>
+                          <pic:cNvPr id="1953234526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370831399" name="Picture">
+                  <wp:docPr id="2127892183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370831399" name="Picture"/>
+                          <pic:cNvPr id="2127892183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805572322" name="Picture">
+                  <wp:docPr id="1689819100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805572322" name="Picture"/>
+                          <pic:cNvPr id="1689819100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529418667" name="Picture">
+                  <wp:docPr id="902060230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529418667" name="Picture"/>
+                          <pic:cNvPr id="902060230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154940735" name="Picture">
+                  <wp:docPr id="31901025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154940735" name="Picture"/>
+                          <pic:cNvPr id="31901025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289962919" name="Picture">
+                  <wp:docPr id="978281737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289962919" name="Picture"/>
+                          <pic:cNvPr id="978281737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061118979" name="Picture">
+                  <wp:docPr id="229995244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061118979" name="Picture"/>
+                          <pic:cNvPr id="229995244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624498305" name="Picture">
+                  <wp:docPr id="112351390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624498305" name="Picture"/>
+                          <pic:cNvPr id="112351390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848082617" name="Picture">
+                  <wp:docPr id="1498456258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848082617" name="Picture"/>
+                          <pic:cNvPr id="1498456258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357633543" name="Picture">
+                  <wp:docPr id="1268241063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357633543" name="Picture"/>
+                          <pic:cNvPr id="1268241063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328057405" name="Picture">
+                  <wp:docPr id="743564348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328057405" name="Picture"/>
+                          <pic:cNvPr id="743564348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18201022" name="Picture">
+                  <wp:docPr id="1932097552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18201022" name="Picture"/>
+                          <pic:cNvPr id="1932097552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315287995" name="Picture">
+                  <wp:docPr id="1489962099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315287995" name="Picture"/>
+                          <pic:cNvPr id="1489962099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467593395" name="Picture">
+                  <wp:docPr id="1265587855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467593395" name="Picture"/>
+                          <pic:cNvPr id="1265587855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>