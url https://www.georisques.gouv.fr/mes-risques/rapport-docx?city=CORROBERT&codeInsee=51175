--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587097710" name="Picture">
+                  <wp:docPr id="1409558578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587097710" name="Picture"/>
+                          <pic:cNvPr id="1409558578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384254709" name="Picture">
+                  <wp:docPr id="839180355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384254709" name="Picture"/>
+                          <pic:cNvPr id="839180355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81729919" name="Picture">
+                        <wp:docPr id="1469874032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81729919" name="Picture"/>
+                                <pic:cNvPr id="1469874032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416849660" name="Picture">
+                  <wp:docPr id="1855521110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416849660" name="Picture"/>
+                          <pic:cNvPr id="1855521110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721854444" name="Picture">
+                  <wp:docPr id="1342157547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721854444" name="Picture"/>
+                          <pic:cNvPr id="1342157547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828688566" name="Picture">
+                  <wp:docPr id="668088491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828688566" name="Picture"/>
+                          <pic:cNvPr id="668088491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407027115" name="Picture">
+                  <wp:docPr id="414844451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407027115" name="Picture"/>
+                          <pic:cNvPr id="414844451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791332745" name="Picture">
+                  <wp:docPr id="943336347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791332745" name="Picture"/>
+                          <pic:cNvPr id="943336347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146468866" name="Picture">
+                        <wp:docPr id="625964526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146468866" name="Picture"/>
+                                <pic:cNvPr id="625964526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440967949" name="Picture">
+                        <wp:docPr id="2057642492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440967949" name="Picture"/>
+                                <pic:cNvPr id="2057642492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73745611" name="Picture">
+                        <wp:docPr id="593048587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73745611" name="Picture"/>
+                                <pic:cNvPr id="593048587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695614784" name="Picture">
+                        <wp:docPr id="497268197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695614784" name="Picture"/>
+                                <pic:cNvPr id="497268197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815530047" name="Picture">
+                        <wp:docPr id="1431166687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815530047" name="Picture"/>
+                                <pic:cNvPr id="1431166687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459463273" name="Picture">
+                        <wp:docPr id="1698823242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459463273" name="Picture"/>
+                                <pic:cNvPr id="1698823242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3643776" name="Picture">
+                        <wp:docPr id="1360097704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3643776" name="Picture"/>
+                                <pic:cNvPr id="1360097704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948247377" name="Picture">
+                        <wp:docPr id="1379412223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948247377" name="Picture"/>
+                                <pic:cNvPr id="1379412223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983900868" name="Picture">
+                        <wp:docPr id="1038717255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983900868" name="Picture"/>
+                                <pic:cNvPr id="1038717255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915740911" name="Picture">
+                        <wp:docPr id="1225953403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915740911" name="Picture"/>
+                                <pic:cNvPr id="1225953403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629059604" name="Picture">
+                        <wp:docPr id="410003101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629059604" name="Picture"/>
+                                <pic:cNvPr id="410003101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559741255" name="Picture">
+                        <wp:docPr id="620474445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559741255" name="Picture"/>
+                                <pic:cNvPr id="620474445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436937408" name="Picture">
+                        <wp:docPr id="1022876803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436937408" name="Picture"/>
+                                <pic:cNvPr id="1022876803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614868793" name="Picture">
+                        <wp:docPr id="979658121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614868793" name="Picture"/>
+                                <pic:cNvPr id="979658121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869574090" name="Picture">
+                        <wp:docPr id="1203020020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869574090" name="Picture"/>
+                                <pic:cNvPr id="1203020020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93176561" name="Picture">
+                  <wp:docPr id="1600510231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93176561" name="Picture"/>
+                          <pic:cNvPr id="1600510231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990266339" name="Picture">
+                  <wp:docPr id="1550252971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990266339" name="Picture"/>
+                          <pic:cNvPr id="1550252971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024573548" name="Picture">
+                  <wp:docPr id="1677886157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024573548" name="Picture"/>
+                          <pic:cNvPr id="1677886157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240305001" name="Picture">
+                  <wp:docPr id="761302875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240305001" name="Picture"/>
+                          <pic:cNvPr id="761302875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230725610" name="Picture">
+                  <wp:docPr id="1212174567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230725610" name="Picture"/>
+                          <pic:cNvPr id="1212174567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139431535" name="Picture">
+                  <wp:docPr id="733070010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139431535" name="Picture"/>
+                          <pic:cNvPr id="733070010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899649820" name="Picture">
+                        <wp:docPr id="1202333077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899649820" name="Picture"/>
+                                <pic:cNvPr id="1202333077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546855998" name="Picture">
+                  <wp:docPr id="1875097086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546855998" name="Picture"/>
+                          <pic:cNvPr id="1875097086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857974731" name="Picture">
+                  <wp:docPr id="1820307731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857974731" name="Picture"/>
+                          <pic:cNvPr id="1820307731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283310088" name="Picture">
+                  <wp:docPr id="2062526340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283310088" name="Picture"/>
+                          <pic:cNvPr id="2062526340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127707591" name="Picture">
+                  <wp:docPr id="1421982806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127707591" name="Picture"/>
+                          <pic:cNvPr id="1421982806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569737320" name="Picture">
+                  <wp:docPr id="805872517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569737320" name="Picture"/>
+                          <pic:cNvPr id="805872517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935711695" name="Picture">
+                  <wp:docPr id="818559779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935711695" name="Picture"/>
+                          <pic:cNvPr id="818559779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535111388" name="Picture">
+                        <wp:docPr id="949821050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535111388" name="Picture"/>
+                                <pic:cNvPr id="949821050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842977476" name="Picture">
+                  <wp:docPr id="1131808427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842977476" name="Picture"/>
+                          <pic:cNvPr id="1131808427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421955389" name="Picture">
+                  <wp:docPr id="358703151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421955389" name="Picture"/>
+                          <pic:cNvPr id="358703151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664894229" name="Picture">
+                  <wp:docPr id="1173550790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664894229" name="Picture"/>
+                          <pic:cNvPr id="1173550790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493523793" name="Picture">
+                  <wp:docPr id="1184676798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493523793" name="Picture"/>
+                          <pic:cNvPr id="1184676798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611917124" name="Picture">
+                  <wp:docPr id="1343624913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611917124" name="Picture"/>
+                          <pic:cNvPr id="1343624913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032363354" name="Picture">
+                  <wp:docPr id="1535820234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032363354" name="Picture"/>
+                          <pic:cNvPr id="1535820234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51774191" name="Picture">
+                        <wp:docPr id="304005885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51774191" name="Picture"/>
+                                <pic:cNvPr id="304005885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010006200" name="Picture">
+                  <wp:docPr id="1459818865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010006200" name="Picture"/>
+                          <pic:cNvPr id="1459818865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820191530" name="Picture">
+                  <wp:docPr id="984262329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820191530" name="Picture"/>
+                          <pic:cNvPr id="984262329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599049008" name="Picture">
+                  <wp:docPr id="1581744699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599049008" name="Picture"/>
+                          <pic:cNvPr id="1581744699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807926841" name="Picture">
+                  <wp:docPr id="1169458078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807926841" name="Picture"/>
+                          <pic:cNvPr id="1169458078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759855824" name="Picture">
+                  <wp:docPr id="709131007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759855824" name="Picture"/>
+                          <pic:cNvPr id="709131007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264612081" name="Picture">
+                  <wp:docPr id="1223717846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264612081" name="Picture"/>
+                          <pic:cNvPr id="1223717846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45962314" name="Picture">
+                  <wp:docPr id="1163098883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45962314" name="Picture"/>
+                          <pic:cNvPr id="1163098883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445681340" name="Picture">
+                  <wp:docPr id="880867487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445681340" name="Picture"/>
+                          <pic:cNvPr id="880867487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380427883" name="Picture">
+                  <wp:docPr id="1772860478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380427883" name="Picture"/>
+                          <pic:cNvPr id="1772860478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440179589" name="Picture">
+                        <wp:docPr id="992715833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440179589" name="Picture"/>
+                                <pic:cNvPr id="992715833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788039471" name="Picture">
+                  <wp:docPr id="261483814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788039471" name="Picture"/>
+                          <pic:cNvPr id="261483814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82218381" name="Picture">
+                  <wp:docPr id="840433933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82218381" name="Picture"/>
+                          <pic:cNvPr id="840433933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112960097" name="Picture">
+                  <wp:docPr id="1775048590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112960097" name="Picture"/>
+                          <pic:cNvPr id="1775048590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330204824" name="Picture">
+                  <wp:docPr id="1479351343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330204824" name="Picture"/>
+                          <pic:cNvPr id="1479351343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367965166" name="Picture">
+                  <wp:docPr id="476674659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367965166" name="Picture"/>
+                          <pic:cNvPr id="476674659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715450926" name="Picture">
+                  <wp:docPr id="1219971508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715450926" name="Picture"/>
+                          <pic:cNvPr id="1219971508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613427415" name="Picture">
+                        <wp:docPr id="998338089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613427415" name="Picture"/>
+                                <pic:cNvPr id="998338089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066723896" name="Picture">
+                  <wp:docPr id="1233742340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066723896" name="Picture"/>
+                          <pic:cNvPr id="1233742340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429319124" name="Picture">
+                  <wp:docPr id="48069654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429319124" name="Picture"/>
+                          <pic:cNvPr id="48069654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992214208" name="Picture">
+                  <wp:docPr id="475244163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992214208" name="Picture"/>
+                          <pic:cNvPr id="475244163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>