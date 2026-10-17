--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121411740" name="Picture">
+                  <wp:docPr id="750111098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121411740" name="Picture"/>
+                          <pic:cNvPr id="750111098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064772907" name="Picture">
+                  <wp:docPr id="1381827518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064772907" name="Picture"/>
+                          <pic:cNvPr id="1381827518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076729027" name="Picture">
+                        <wp:docPr id="1129978506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076729027" name="Picture"/>
+                                <pic:cNvPr id="1129978506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253794190" name="Picture">
+                  <wp:docPr id="1488898620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253794190" name="Picture"/>
+                          <pic:cNvPr id="1488898620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056663762" name="Picture">
+                  <wp:docPr id="1633970148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056663762" name="Picture"/>
+                          <pic:cNvPr id="1633970148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209321967" name="Picture">
+                  <wp:docPr id="2029109221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209321967" name="Picture"/>
+                          <pic:cNvPr id="2029109221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220582011" name="Picture">
+                  <wp:docPr id="1822323625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220582011" name="Picture"/>
+                          <pic:cNvPr id="1822323625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102636093" name="Picture">
+                  <wp:docPr id="1594402694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102636093" name="Picture"/>
+                          <pic:cNvPr id="1594402694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678163387" name="Picture">
+                        <wp:docPr id="1063571569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678163387" name="Picture"/>
+                                <pic:cNvPr id="1063571569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78146448" name="Picture">
+                        <wp:docPr id="592487166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78146448" name="Picture"/>
+                                <pic:cNvPr id="592487166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429107453" name="Picture">
+                        <wp:docPr id="156108726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429107453" name="Picture"/>
+                                <pic:cNvPr id="156108726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393585636" name="Picture">
+                        <wp:docPr id="1600589957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393585636" name="Picture"/>
+                                <pic:cNvPr id="1600589957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459627843" name="Picture">
+                        <wp:docPr id="620433122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459627843" name="Picture"/>
+                                <pic:cNvPr id="620433122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349061438" name="Picture">
+                        <wp:docPr id="487289663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349061438" name="Picture"/>
+                                <pic:cNvPr id="487289663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922525250" name="Picture">
+                        <wp:docPr id="1494316674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922525250" name="Picture"/>
+                                <pic:cNvPr id="1494316674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791001758" name="Picture">
+                        <wp:docPr id="1194332860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791001758" name="Picture"/>
+                                <pic:cNvPr id="1194332860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307201153" name="Picture">
+                        <wp:docPr id="525376405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307201153" name="Picture"/>
+                                <pic:cNvPr id="525376405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109698490" name="Picture">
+                        <wp:docPr id="1631679310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109698490" name="Picture"/>
+                                <pic:cNvPr id="1631679310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867839508" name="Picture">
+                        <wp:docPr id="1485904945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867839508" name="Picture"/>
+                                <pic:cNvPr id="1485904945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124552743" name="Picture">
+                        <wp:docPr id="1423583538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124552743" name="Picture"/>
+                                <pic:cNvPr id="1423583538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228574730" name="Picture">
+                        <wp:docPr id="746342755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228574730" name="Picture"/>
+                                <pic:cNvPr id="746342755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242590648" name="Picture">
+                        <wp:docPr id="1659676031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242590648" name="Picture"/>
+                                <pic:cNvPr id="1659676031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704241566" name="Picture">
+                        <wp:docPr id="2110817426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704241566" name="Picture"/>
+                                <pic:cNvPr id="2110817426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442108619" name="Picture">
+                  <wp:docPr id="1772497296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442108619" name="Picture"/>
+                          <pic:cNvPr id="1772497296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790373118" name="Picture">
+                  <wp:docPr id="1572487083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790373118" name="Picture"/>
+                          <pic:cNvPr id="1572487083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242099297" name="Picture">
+                  <wp:docPr id="1702993717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242099297" name="Picture"/>
+                          <pic:cNvPr id="1702993717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530214538" name="Picture">
+                  <wp:docPr id="1109724382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530214538" name="Picture"/>
+                          <pic:cNvPr id="1109724382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267530087" name="Picture">
+                  <wp:docPr id="1340667987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267530087" name="Picture"/>
+                          <pic:cNvPr id="1340667987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214035242" name="Picture">
+                  <wp:docPr id="104134745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214035242" name="Picture"/>
+                          <pic:cNvPr id="104134745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798591386" name="Picture">
+                        <wp:docPr id="226038970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798591386" name="Picture"/>
+                                <pic:cNvPr id="226038970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103565774" name="Picture">
+                  <wp:docPr id="315960645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103565774" name="Picture"/>
+                          <pic:cNvPr id="315960645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121126503" name="Picture">
+                  <wp:docPr id="1200566032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121126503" name="Picture"/>
+                          <pic:cNvPr id="1200566032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314461081" name="Picture">
+                  <wp:docPr id="43401119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314461081" name="Picture"/>
+                          <pic:cNvPr id="43401119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238268290" name="Picture">
+                  <wp:docPr id="523137106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238268290" name="Picture"/>
+                          <pic:cNvPr id="523137106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088859959" name="Picture">
+                  <wp:docPr id="1985058928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088859959" name="Picture"/>
+                          <pic:cNvPr id="1985058928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091060708" name="Picture">
+                  <wp:docPr id="610663994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091060708" name="Picture"/>
+                          <pic:cNvPr id="610663994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405535366" name="Picture">
+                        <wp:docPr id="1168066433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405535366" name="Picture"/>
+                                <pic:cNvPr id="1168066433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807234571" name="Picture">
+                  <wp:docPr id="1359398003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807234571" name="Picture"/>
+                          <pic:cNvPr id="1359398003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239025422" name="Picture">
+                  <wp:docPr id="1855595165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239025422" name="Picture"/>
+                          <pic:cNvPr id="1855595165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274765250" name="Picture">
+                  <wp:docPr id="662361021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274765250" name="Picture"/>
+                          <pic:cNvPr id="662361021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635831836" name="Picture">
+                  <wp:docPr id="1077693677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635831836" name="Picture"/>
+                          <pic:cNvPr id="1077693677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835026375" name="Picture">
+                  <wp:docPr id="540700442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835026375" name="Picture"/>
+                          <pic:cNvPr id="540700442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169529634" name="Picture">
+                  <wp:docPr id="1188020569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169529634" name="Picture"/>
+                          <pic:cNvPr id="1188020569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129317157" name="Picture">
+                        <wp:docPr id="1202821524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129317157" name="Picture"/>
+                                <pic:cNvPr id="1202821524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250611229" name="Picture">
+                  <wp:docPr id="49512819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250611229" name="Picture"/>
+                          <pic:cNvPr id="49512819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31749,57 +31749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413388805" name="Picture">
+                  <wp:docPr id="2033574864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413388805" name="Picture"/>
+                          <pic:cNvPr id="2033574864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32429,57 +32429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020060000" name="Picture">
+                  <wp:docPr id="707558036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020060000" name="Picture"/>
+                          <pic:cNvPr id="707558036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33490,57 +33490,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098948445" name="Picture">
+                  <wp:docPr id="783224568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098948445" name="Picture"/>
+                          <pic:cNvPr id="783224568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33593,57 +33593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277875927" name="Picture">
+                  <wp:docPr id="1754268402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277875927" name="Picture"/>
+                          <pic:cNvPr id="1754268402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35051,57 +35051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980726757" name="Picture">
+                  <wp:docPr id="1978258711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980726757" name="Picture"/>
+                          <pic:cNvPr id="1978258711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36248,57 +36248,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971692435" name="Picture">
+                        <wp:docPr id="1451097442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971692435" name="Picture"/>
+                                <pic:cNvPr id="1451097442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38418,57 +38418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470430672" name="Picture">
+                  <wp:docPr id="1180481571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470430672" name="Picture"/>
+                          <pic:cNvPr id="1180481571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38507,57 +38507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141128101" name="Picture">
+                  <wp:docPr id="1425409249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141128101" name="Picture"/>
+                          <pic:cNvPr id="1425409249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344848384" name="Picture">
+                  <wp:docPr id="1834579440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344848384" name="Picture"/>
+                          <pic:cNvPr id="1834579440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40149,57 +40149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117536389" name="Picture">
+                  <wp:docPr id="2078826348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117536389" name="Picture"/>
+                          <pic:cNvPr id="2078826348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40252,57 +40252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226716973" name="Picture">
+                  <wp:docPr id="723610295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226716973" name="Picture"/>
+                          <pic:cNvPr id="723610295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41629,57 +41629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744279639" name="Picture">
+                  <wp:docPr id="834211087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744279639" name="Picture"/>
+                          <pic:cNvPr id="834211087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42772,57 +42772,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866751769" name="Picture">
+                        <wp:docPr id="1114155371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866751769" name="Picture"/>
+                                <pic:cNvPr id="1114155371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44043,57 +44043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104204494" name="Picture">
+                  <wp:docPr id="156286131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104204494" name="Picture"/>
+                          <pic:cNvPr id="156286131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44123,57 +44123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530977507" name="Picture">
+                  <wp:docPr id="1152971180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530977507" name="Picture"/>
+                          <pic:cNvPr id="1152971180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44602,57 +44602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206340376" name="Picture">
+                  <wp:docPr id="674460475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206340376" name="Picture"/>
+                          <pic:cNvPr id="674460475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46387,57 +46387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288242381" name="Picture">
+                  <wp:docPr id="1783004417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288242381" name="Picture"/>
+                          <pic:cNvPr id="1783004417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46467,57 +46467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032618698" name="Picture">
+                  <wp:docPr id="288616606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032618698" name="Picture"/>
+                          <pic:cNvPr id="288616606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46946,57 +46946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152098544" name="Picture">
+                  <wp:docPr id="296866930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152098544" name="Picture"/>
+                          <pic:cNvPr id="296866930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48541,57 +48541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981683485" name="Picture">
+                  <wp:docPr id="707838999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981683485" name="Picture"/>
+                          <pic:cNvPr id="707838999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48612,57 +48612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030110619" name="Picture">
+                  <wp:docPr id="604595919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030110619" name="Picture"/>
+                          <pic:cNvPr id="604595919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49026,57 +49026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622443115" name="Picture">
+                  <wp:docPr id="990131320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622443115" name="Picture"/>
+                          <pic:cNvPr id="990131320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>