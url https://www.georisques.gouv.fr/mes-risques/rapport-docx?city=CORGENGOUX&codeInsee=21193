--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357891903" name="Picture">
+                  <wp:docPr id="301485197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357891903" name="Picture"/>
+                          <pic:cNvPr id="301485197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387449901" name="Picture">
+                  <wp:docPr id="982522439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387449901" name="Picture"/>
+                          <pic:cNvPr id="982522439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921090006" name="Picture">
+                        <wp:docPr id="957494199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921090006" name="Picture"/>
+                                <pic:cNvPr id="957494199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002660494" name="Picture">
+                  <wp:docPr id="730715791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002660494" name="Picture"/>
+                          <pic:cNvPr id="730715791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530929626" name="Picture">
+                  <wp:docPr id="806773642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530929626" name="Picture"/>
+                          <pic:cNvPr id="806773642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211951539" name="Picture">
+                  <wp:docPr id="2144151190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211951539" name="Picture"/>
+                          <pic:cNvPr id="2144151190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282183676" name="Picture">
+                  <wp:docPr id="1057795883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282183676" name="Picture"/>
+                          <pic:cNvPr id="1057795883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264343328" name="Picture">
+                  <wp:docPr id="442797779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264343328" name="Picture"/>
+                          <pic:cNvPr id="442797779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421207277" name="Picture">
+                        <wp:docPr id="631854877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421207277" name="Picture"/>
+                                <pic:cNvPr id="631854877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696638426" name="Picture">
+                        <wp:docPr id="1148283541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696638426" name="Picture"/>
+                                <pic:cNvPr id="1148283541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180224105" name="Picture">
+                        <wp:docPr id="2099477160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180224105" name="Picture"/>
+                                <pic:cNvPr id="2099477160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895903417" name="Picture">
+                        <wp:docPr id="2003687805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895903417" name="Picture"/>
+                                <pic:cNvPr id="2003687805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557140210" name="Picture">
+                        <wp:docPr id="1068217450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557140210" name="Picture"/>
+                                <pic:cNvPr id="1068217450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771365014" name="Picture">
+                        <wp:docPr id="1954214949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771365014" name="Picture"/>
+                                <pic:cNvPr id="1954214949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095833907" name="Picture">
+                        <wp:docPr id="243428987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095833907" name="Picture"/>
+                                <pic:cNvPr id="243428987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393160373" name="Picture">
+                        <wp:docPr id="42294861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393160373" name="Picture"/>
+                                <pic:cNvPr id="42294861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787162484" name="Picture">
+                        <wp:docPr id="895606351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787162484" name="Picture"/>
+                                <pic:cNvPr id="895606351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088343510" name="Picture">
+                        <wp:docPr id="1428825290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088343510" name="Picture"/>
+                                <pic:cNvPr id="1428825290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215345141" name="Picture">
+                        <wp:docPr id="1020220566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215345141" name="Picture"/>
+                                <pic:cNvPr id="1020220566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58605335" name="Picture">
+                        <wp:docPr id="215527770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58605335" name="Picture"/>
+                                <pic:cNvPr id="215527770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847470238" name="Picture">
+                        <wp:docPr id="926765295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847470238" name="Picture"/>
+                                <pic:cNvPr id="926765295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258636625" name="Picture">
+                        <wp:docPr id="585310402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258636625" name="Picture"/>
+                                <pic:cNvPr id="585310402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588004418" name="Picture">
+                        <wp:docPr id="1171485201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588004418" name="Picture"/>
+                                <pic:cNvPr id="1171485201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131519272" name="Picture">
+                        <wp:docPr id="553157303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131519272" name="Picture"/>
+                                <pic:cNvPr id="553157303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430802408" name="Picture">
+                        <wp:docPr id="1175329198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430802408" name="Picture"/>
+                                <pic:cNvPr id="1175329198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706352469" name="Picture">
+                        <wp:docPr id="288344182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706352469" name="Picture"/>
+                                <pic:cNvPr id="288344182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346427771" name="Picture">
+                  <wp:docPr id="988703364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346427771" name="Picture"/>
+                          <pic:cNvPr id="988703364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559742210" name="Picture">
+                  <wp:docPr id="604351008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559742210" name="Picture"/>
+                          <pic:cNvPr id="604351008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563377719" name="Picture">
+                  <wp:docPr id="2142287004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563377719" name="Picture"/>
+                          <pic:cNvPr id="2142287004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838501695" name="Picture">
+                  <wp:docPr id="1707145791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838501695" name="Picture"/>
+                          <pic:cNvPr id="1707145791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890073230" name="Picture">
+                  <wp:docPr id="2048446446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890073230" name="Picture"/>
+                          <pic:cNvPr id="2048446446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436020405" name="Picture">
+                  <wp:docPr id="497317674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436020405" name="Picture"/>
+                          <pic:cNvPr id="497317674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137803727" name="Picture">
+                        <wp:docPr id="464350579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137803727" name="Picture"/>
+                                <pic:cNvPr id="464350579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669834230" name="Picture">
+                  <wp:docPr id="1016283500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669834230" name="Picture"/>
+                          <pic:cNvPr id="1016283500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274176245" name="Picture">
+                  <wp:docPr id="976920143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274176245" name="Picture"/>
+                          <pic:cNvPr id="976920143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761449983" name="Picture">
+                  <wp:docPr id="1250736782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761449983" name="Picture"/>
+                          <pic:cNvPr id="1250736782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287951346" name="Picture">
+                  <wp:docPr id="585612933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287951346" name="Picture"/>
+                          <pic:cNvPr id="585612933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774485095" name="Picture">
+                  <wp:docPr id="136223540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774485095" name="Picture"/>
+                          <pic:cNvPr id="136223540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148261921" name="Picture">
+                  <wp:docPr id="1630961194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148261921" name="Picture"/>
+                          <pic:cNvPr id="1630961194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24694,51 +24694,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312756964" name="Picture">
+                        <wp:docPr id="872521606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312756964" name="Picture"/>
+                                <pic:cNvPr id="872521606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25252,51 +25252,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25322,50 +25322,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par submersion marine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -25969,57 +25973,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237219335" name="Picture">
+                        <wp:docPr id="2001663758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237219335" name="Picture"/>
+                                <pic:cNvPr id="2001663758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26589,51 +26593,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2860"/>
+          <w:trHeight w:hRule="exact" w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -27358,57 +27362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948769555" name="Picture">
+                  <wp:docPr id="1334557646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948769555" name="Picture"/>
+                          <pic:cNvPr id="1334557646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050660533" name="Picture">
+                  <wp:docPr id="727685029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050660533" name="Picture"/>
+                          <pic:cNvPr id="727685029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876765668" name="Picture">
+                  <wp:docPr id="1940231574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876765668" name="Picture"/>
+                          <pic:cNvPr id="1940231574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045042927" name="Picture">
+                  <wp:docPr id="94056108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045042927" name="Picture"/>
+                          <pic:cNvPr id="94056108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885153179" name="Picture">
+                  <wp:docPr id="695640284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885153179" name="Picture"/>
+                          <pic:cNvPr id="695640284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30573,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747014107" name="Picture">
+                  <wp:docPr id="2002587849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747014107" name="Picture"/>
+                          <pic:cNvPr id="2002587849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31716,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862923837" name="Picture">
+                        <wp:docPr id="1221451517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862923837" name="Picture"/>
+                                <pic:cNvPr id="1221451517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33077,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726650324" name="Picture">
+                  <wp:docPr id="1468617845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726650324" name="Picture"/>
+                          <pic:cNvPr id="1468617845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357909369" name="Picture">
+                  <wp:docPr id="892327140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357909369" name="Picture"/>
+                          <pic:cNvPr id="892327140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193383363" name="Picture">
+                  <wp:docPr id="1301133870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193383363" name="Picture"/>
+                          <pic:cNvPr id="1301133870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34808,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692543018" name="Picture">
+                  <wp:docPr id="2073325787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692543018" name="Picture"/>
+                          <pic:cNvPr id="2073325787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598050206" name="Picture">
+                  <wp:docPr id="2061522363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598050206" name="Picture"/>
+                          <pic:cNvPr id="2061522363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36288,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719962932" name="Picture">
+                  <wp:docPr id="731593379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719962932" name="Picture"/>
+                          <pic:cNvPr id="731593379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37431,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668854434" name="Picture">
+                        <wp:docPr id="28583724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668854434" name="Picture"/>
+                                <pic:cNvPr id="28583724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132922778" name="Picture">
+                  <wp:docPr id="1938316187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132922778" name="Picture"/>
+                          <pic:cNvPr id="1938316187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846957098" name="Picture">
+                  <wp:docPr id="1476250579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846957098" name="Picture"/>
+                          <pic:cNvPr id="1476250579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402569164" name="Picture">
+                  <wp:docPr id="1574460872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402569164" name="Picture"/>
+                          <pic:cNvPr id="1574460872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40418,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171220086" name="Picture">
+                  <wp:docPr id="996658392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171220086" name="Picture"/>
+                          <pic:cNvPr id="996658392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089639060" name="Picture">
+                  <wp:docPr id="591972807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089639060" name="Picture"/>
+                          <pic:cNvPr id="591972807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392472686" name="Picture">
+                  <wp:docPr id="1001685863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392472686" name="Picture"/>
+                          <pic:cNvPr id="1001685863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063184725" name="Picture">
+                  <wp:docPr id="450344048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063184725" name="Picture"/>
+                          <pic:cNvPr id="450344048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223019272" name="Picture">
+                  <wp:docPr id="90682358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223019272" name="Picture"/>
+                          <pic:cNvPr id="90682358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433869092" name="Picture">
+                  <wp:docPr id="1624028710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433869092" name="Picture"/>
+                          <pic:cNvPr id="1624028710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44291,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514355885" name="Picture">
+                  <wp:docPr id="79888941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514355885" name="Picture"/>
+                          <pic:cNvPr id="79888941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172134157" name="Picture">
+                  <wp:docPr id="1586258451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172134157" name="Picture"/>
+                          <pic:cNvPr id="1586258451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46062,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454524211" name="Picture">
+                  <wp:docPr id="205335280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454524211" name="Picture"/>
+                          <pic:cNvPr id="205335280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174249637" name="Picture">
+                  <wp:docPr id="1556362615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174249637" name="Picture"/>
+                          <pic:cNvPr id="1556362615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014413256" name="Picture">
+                  <wp:docPr id="1059352372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014413256" name="Picture"/>
+                          <pic:cNvPr id="1059352372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064860245" name="Picture">
+                  <wp:docPr id="1193873652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064860245" name="Picture"/>
+                          <pic:cNvPr id="1193873652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>