--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439092159" name="Picture">
+                  <wp:docPr id="2050372137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439092159" name="Picture"/>
+                          <pic:cNvPr id="2050372137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56161885" name="Picture">
+                  <wp:docPr id="892781708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56161885" name="Picture"/>
+                          <pic:cNvPr id="892781708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285989583" name="Picture">
+                        <wp:docPr id="462866813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285989583" name="Picture"/>
+                                <pic:cNvPr id="462866813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287676455" name="Picture">
+                  <wp:docPr id="1983111478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287676455" name="Picture"/>
+                          <pic:cNvPr id="1983111478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741102961" name="Picture">
+                  <wp:docPr id="2005458189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741102961" name="Picture"/>
+                          <pic:cNvPr id="2005458189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819311581" name="Picture">
+                  <wp:docPr id="16408948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819311581" name="Picture"/>
+                          <pic:cNvPr id="16408948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169309521" name="Picture">
+                  <wp:docPr id="2060730744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169309521" name="Picture"/>
+                          <pic:cNvPr id="2060730744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774931933" name="Picture">
+                  <wp:docPr id="1816713371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774931933" name="Picture"/>
+                          <pic:cNvPr id="1816713371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935095102" name="Picture">
+                        <wp:docPr id="766134898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935095102" name="Picture"/>
+                                <pic:cNvPr id="766134898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814441133" name="Picture">
+                        <wp:docPr id="202200469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814441133" name="Picture"/>
+                                <pic:cNvPr id="202200469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472749302" name="Picture">
+                        <wp:docPr id="60155632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472749302" name="Picture"/>
+                                <pic:cNvPr id="60155632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61256618" name="Picture">
+                        <wp:docPr id="83555760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61256618" name="Picture"/>
+                                <pic:cNvPr id="83555760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577233980" name="Picture">
+                        <wp:docPr id="1910503427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577233980" name="Picture"/>
+                                <pic:cNvPr id="1910503427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560926292" name="Picture">
+                        <wp:docPr id="2040887895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560926292" name="Picture"/>
+                                <pic:cNvPr id="2040887895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427676289" name="Picture">
+                        <wp:docPr id="2053708231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427676289" name="Picture"/>
+                                <pic:cNvPr id="2053708231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274966538" name="Picture">
+                        <wp:docPr id="1380429480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274966538" name="Picture"/>
+                                <pic:cNvPr id="1380429480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516488016" name="Picture">
+                        <wp:docPr id="743806801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516488016" name="Picture"/>
+                                <pic:cNvPr id="743806801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816704948" name="Picture">
+                        <wp:docPr id="1107992710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816704948" name="Picture"/>
+                                <pic:cNvPr id="1107992710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76897477" name="Picture">
+                        <wp:docPr id="696145955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76897477" name="Picture"/>
+                                <pic:cNvPr id="696145955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22192972" name="Picture">
+                        <wp:docPr id="1432541838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22192972" name="Picture"/>
+                                <pic:cNvPr id="1432541838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783794226" name="Picture">
+                  <wp:docPr id="2144843310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783794226" name="Picture"/>
+                          <pic:cNvPr id="2144843310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250514024" name="Picture">
+                  <wp:docPr id="1931143306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250514024" name="Picture"/>
+                          <pic:cNvPr id="1931143306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414963204" name="Picture">
+                  <wp:docPr id="1033123496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414963204" name="Picture"/>
+                          <pic:cNvPr id="1033123496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805500683" name="Picture">
+                  <wp:docPr id="402662164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805500683" name="Picture"/>
+                          <pic:cNvPr id="402662164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866593483" name="Picture">
+                  <wp:docPr id="935858764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866593483" name="Picture"/>
+                          <pic:cNvPr id="935858764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114729394" name="Picture">
+                  <wp:docPr id="255735983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114729394" name="Picture"/>
+                          <pic:cNvPr id="255735983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975124182" name="Picture">
+                        <wp:docPr id="1409037041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975124182" name="Picture"/>
+                                <pic:cNvPr id="1409037041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310609574" name="Picture">
+                  <wp:docPr id="3125389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310609574" name="Picture"/>
+                          <pic:cNvPr id="3125389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838164322" name="Picture">
+                  <wp:docPr id="1678623465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838164322" name="Picture"/>
+                          <pic:cNvPr id="1678623465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788142976" name="Picture">
+                  <wp:docPr id="1456738083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788142976" name="Picture"/>
+                          <pic:cNvPr id="1456738083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313758921" name="Picture">
+                  <wp:docPr id="259496455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313758921" name="Picture"/>
+                          <pic:cNvPr id="259496455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843421355" name="Picture">
+                  <wp:docPr id="588821062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843421355" name="Picture"/>
+                          <pic:cNvPr id="588821062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377726658" name="Picture">
+                  <wp:docPr id="917839329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377726658" name="Picture"/>
+                          <pic:cNvPr id="917839329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68779087" name="Picture">
+                        <wp:docPr id="1278596304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68779087" name="Picture"/>
+                                <pic:cNvPr id="1278596304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839720095" name="Picture">
+                        <wp:docPr id="1345703754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839720095" name="Picture"/>
+                                <pic:cNvPr id="1345703754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571675744" name="Picture">
+                  <wp:docPr id="843322056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571675744" name="Picture"/>
+                          <pic:cNvPr id="843322056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210465763" name="Picture">
+                  <wp:docPr id="113101903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210465763" name="Picture"/>
+                          <pic:cNvPr id="113101903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549617064" name="Picture">
+                  <wp:docPr id="126126422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549617064" name="Picture"/>
+                          <pic:cNvPr id="126126422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877631353" name="Picture">
+                  <wp:docPr id="1937964266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877631353" name="Picture"/>
+                          <pic:cNvPr id="1937964266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056686418" name="Picture">
+                  <wp:docPr id="2057115641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056686418" name="Picture"/>
+                          <pic:cNvPr id="2057115641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546410066" name="Picture">
+                  <wp:docPr id="1037746237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546410066" name="Picture"/>
+                          <pic:cNvPr id="1037746237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153956594" name="Picture">
+                        <wp:docPr id="1946632193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153956594" name="Picture"/>
+                                <pic:cNvPr id="1946632193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753751334" name="Picture">
+                  <wp:docPr id="523742612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753751334" name="Picture"/>
+                          <pic:cNvPr id="523742612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698085958" name="Picture">
+                  <wp:docPr id="1635134440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698085958" name="Picture"/>
+                          <pic:cNvPr id="1635134440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335641693" name="Picture">
+                  <wp:docPr id="1044403035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335641693" name="Picture"/>
+                          <pic:cNvPr id="1044403035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250028368" name="Picture">
+                  <wp:docPr id="100716994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250028368" name="Picture"/>
+                          <pic:cNvPr id="100716994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284615627" name="Picture">
+                  <wp:docPr id="1482576520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284615627" name="Picture"/>
+                          <pic:cNvPr id="1482576520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755805691" name="Picture">
+                  <wp:docPr id="1805228256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755805691" name="Picture"/>
+                          <pic:cNvPr id="1805228256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591949413" name="Picture">
+                        <wp:docPr id="953174954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591949413" name="Picture"/>
+                                <pic:cNvPr id="953174954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887685976" name="Picture">
+                  <wp:docPr id="522820296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887685976" name="Picture"/>
+                          <pic:cNvPr id="522820296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125014550" name="Picture">
+                  <wp:docPr id="347278625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125014550" name="Picture"/>
+                          <pic:cNvPr id="347278625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637554928" name="Picture">
+                  <wp:docPr id="545247408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637554928" name="Picture"/>
+                          <pic:cNvPr id="545247408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>