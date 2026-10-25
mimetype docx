--- v0 (2026-08-18)
+++ v1 (2026-10-25)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443011647" name="Picture">
+                  <wp:docPr id="506256346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443011647" name="Picture"/>
+                          <pic:cNvPr id="506256346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482562374" name="Picture">
+                  <wp:docPr id="1373667956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482562374" name="Picture"/>
+                          <pic:cNvPr id="1373667956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658022853" name="Picture">
+                        <wp:docPr id="369699925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658022853" name="Picture"/>
+                                <pic:cNvPr id="369699925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001295310" name="Picture">
+                  <wp:docPr id="1447204439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001295310" name="Picture"/>
+                          <pic:cNvPr id="1447204439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906673421" name="Picture">
+                  <wp:docPr id="1934745115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906673421" name="Picture"/>
+                          <pic:cNvPr id="1934745115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768539847" name="Picture">
+                  <wp:docPr id="1370929640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768539847" name="Picture"/>
+                          <pic:cNvPr id="1370929640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397066223" name="Picture">
+                  <wp:docPr id="1680770507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397066223" name="Picture"/>
+                          <pic:cNvPr id="1680770507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91487042" name="Picture">
+                  <wp:docPr id="483591357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91487042" name="Picture"/>
+                          <pic:cNvPr id="483591357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154723817" name="Picture">
+                        <wp:docPr id="580200749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154723817" name="Picture"/>
+                                <pic:cNvPr id="580200749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048813157" name="Picture">
+                        <wp:docPr id="362889700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048813157" name="Picture"/>
+                                <pic:cNvPr id="362889700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404898447" name="Picture">
+                        <wp:docPr id="996671395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404898447" name="Picture"/>
+                                <pic:cNvPr id="996671395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130957862" name="Picture">
+                        <wp:docPr id="889910502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130957862" name="Picture"/>
+                                <pic:cNvPr id="889910502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006001520" name="Picture">
+                        <wp:docPr id="1686287177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006001520" name="Picture"/>
+                                <pic:cNvPr id="1686287177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204555978" name="Picture">
+                        <wp:docPr id="1535226046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204555978" name="Picture"/>
+                                <pic:cNvPr id="1535226046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55865651" name="Picture">
+                        <wp:docPr id="1888609568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55865651" name="Picture"/>
+                                <pic:cNvPr id="1888609568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783385784" name="Picture">
+                        <wp:docPr id="1495473373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783385784" name="Picture"/>
+                                <pic:cNvPr id="1495473373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607478636" name="Picture">
+                        <wp:docPr id="1391149367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607478636" name="Picture"/>
+                                <pic:cNvPr id="1391149367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97041098" name="Picture">
+                        <wp:docPr id="525554820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97041098" name="Picture"/>
+                                <pic:cNvPr id="525554820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460116641" name="Picture">
+                        <wp:docPr id="460049028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460116641" name="Picture"/>
+                                <pic:cNvPr id="460049028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941452764" name="Picture">
+                        <wp:docPr id="1491371794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941452764" name="Picture"/>
+                                <pic:cNvPr id="1491371794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560348880" name="Picture">
+                        <wp:docPr id="1221800119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560348880" name="Picture"/>
+                                <pic:cNvPr id="1221800119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114464230" name="Picture">
+                        <wp:docPr id="168897391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114464230" name="Picture"/>
+                                <pic:cNvPr id="168897391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040987352" name="Picture">
+                        <wp:docPr id="1623370990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040987352" name="Picture"/>
+                                <pic:cNvPr id="1623370990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943099043" name="Picture">
+                  <wp:docPr id="1220625306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943099043" name="Picture"/>
+                          <pic:cNvPr id="1220625306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063906226" name="Picture">
+                  <wp:docPr id="1143913204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063906226" name="Picture"/>
+                          <pic:cNvPr id="1143913204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034449667" name="Picture">
+                  <wp:docPr id="400846334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034449667" name="Picture"/>
+                          <pic:cNvPr id="400846334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380798183" name="Picture">
+                  <wp:docPr id="553763457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380798183" name="Picture"/>
+                          <pic:cNvPr id="553763457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412409108" name="Picture">
+                  <wp:docPr id="937435984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412409108" name="Picture"/>
+                          <pic:cNvPr id="937435984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669053164" name="Picture">
+                  <wp:docPr id="1048244748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669053164" name="Picture"/>
+                          <pic:cNvPr id="1048244748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167814288" name="Picture">
+                        <wp:docPr id="446114543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167814288" name="Picture"/>
+                                <pic:cNvPr id="446114543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659480867" name="Picture">
+                  <wp:docPr id="1745365434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659480867" name="Picture"/>
+                          <pic:cNvPr id="1745365434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447661450" name="Picture">
+                  <wp:docPr id="730264164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447661450" name="Picture"/>
+                          <pic:cNvPr id="730264164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352704107" name="Picture">
+                  <wp:docPr id="140866985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352704107" name="Picture"/>
+                          <pic:cNvPr id="140866985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080461811" name="Picture">
+                  <wp:docPr id="1914683535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080461811" name="Picture"/>
+                          <pic:cNvPr id="1914683535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918808039" name="Picture">
+                  <wp:docPr id="543095800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918808039" name="Picture"/>
+                          <pic:cNvPr id="543095800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252675819" name="Picture">
+                  <wp:docPr id="81371065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252675819" name="Picture"/>
+                          <pic:cNvPr id="81371065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742037697" name="Picture">
+                        <wp:docPr id="1880286650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742037697" name="Picture"/>
+                                <pic:cNvPr id="1880286650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494659179" name="Picture">
+                  <wp:docPr id="1569130202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494659179" name="Picture"/>
+                          <pic:cNvPr id="1569130202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378444361" name="Picture">
+                  <wp:docPr id="111344312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378444361" name="Picture"/>
+                          <pic:cNvPr id="111344312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187366507" name="Picture">
+                  <wp:docPr id="2060575106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187366507" name="Picture"/>
+                          <pic:cNvPr id="2060575106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30313534" name="Picture">
+                  <wp:docPr id="508930433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30313534" name="Picture"/>
+                          <pic:cNvPr id="508930433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240515925" name="Picture">
+                  <wp:docPr id="1025027215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240515925" name="Picture"/>
+                          <pic:cNvPr id="1025027215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082025226" name="Picture">
+                  <wp:docPr id="1753963121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082025226" name="Picture"/>
+                          <pic:cNvPr id="1753963121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548915611" name="Picture">
+                  <wp:docPr id="1017560785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548915611" name="Picture"/>
+                          <pic:cNvPr id="1017560785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221839374" name="Picture">
+                  <wp:docPr id="1405057097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221839374" name="Picture"/>
+                          <pic:cNvPr id="1405057097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221953464" name="Picture">
+                  <wp:docPr id="16115687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221953464" name="Picture"/>
+                          <pic:cNvPr id="16115687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752559622" name="Picture">
+                  <wp:docPr id="1426121954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752559622" name="Picture"/>
+                          <pic:cNvPr id="1426121954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201662498" name="Picture">
+                  <wp:docPr id="609538438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201662498" name="Picture"/>
+                          <pic:cNvPr id="609538438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868462655" name="Picture">
+                  <wp:docPr id="1498855831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868462655" name="Picture"/>
+                          <pic:cNvPr id="1498855831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142251105" name="Picture">
+                        <wp:docPr id="1772740443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142251105" name="Picture"/>
+                                <pic:cNvPr id="1772740443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38103,57 +38103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618971556" name="Picture">
+                  <wp:docPr id="984764610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618971556" name="Picture"/>
+                          <pic:cNvPr id="984764610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38192,57 +38192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285842885" name="Picture">
+                  <wp:docPr id="89518092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285842885" name="Picture"/>
+                          <pic:cNvPr id="89518092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38836,57 +38836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270609324" name="Picture">
+                  <wp:docPr id="572630266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270609324" name="Picture"/>
+                          <pic:cNvPr id="572630266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39834,57 +39834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479593449" name="Picture">
+                  <wp:docPr id="1546140471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479593449" name="Picture"/>
+                          <pic:cNvPr id="1546140471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39937,57 +39937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475189309" name="Picture">
+                  <wp:docPr id="1605170836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475189309" name="Picture"/>
+                          <pic:cNvPr id="1605170836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41314,57 +41314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185930495" name="Picture">
+                  <wp:docPr id="1474831917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185930495" name="Picture"/>
+                          <pic:cNvPr id="1474831917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42457,57 +42457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405577832" name="Picture">
+                        <wp:docPr id="1297420626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405577832" name="Picture"/>
+                                <pic:cNvPr id="1297420626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43728,57 +43728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874948363" name="Picture">
+                  <wp:docPr id="36505761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874948363" name="Picture"/>
+                          <pic:cNvPr id="36505761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43808,57 +43808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309303936" name="Picture">
+                  <wp:docPr id="173923747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309303936" name="Picture"/>
+                          <pic:cNvPr id="173923747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892982202" name="Picture">
+                  <wp:docPr id="1667294077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892982202" name="Picture"/>
+                          <pic:cNvPr id="1667294077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46022,57 +46022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205906407" name="Picture">
+                  <wp:docPr id="1692616514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205906407" name="Picture"/>
+                          <pic:cNvPr id="1692616514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46093,57 +46093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699765249" name="Picture">
+                  <wp:docPr id="12009144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699765249" name="Picture"/>
+                          <pic:cNvPr id="12009144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46507,57 +46507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382690958" name="Picture">
+                  <wp:docPr id="1688755928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382690958" name="Picture"/>
+                          <pic:cNvPr id="1688755928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>