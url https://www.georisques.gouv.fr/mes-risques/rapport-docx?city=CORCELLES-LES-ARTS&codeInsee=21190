--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491363710" name="Picture">
+                  <wp:docPr id="353297429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491363710" name="Picture"/>
+                          <pic:cNvPr id="353297429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379571304" name="Picture">
+                  <wp:docPr id="450415233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379571304" name="Picture"/>
+                          <pic:cNvPr id="450415233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356110414" name="Picture">
+                        <wp:docPr id="541670527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356110414" name="Picture"/>
+                                <pic:cNvPr id="541670527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503485594" name="Picture">
+                  <wp:docPr id="728174952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503485594" name="Picture"/>
+                          <pic:cNvPr id="728174952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873944358" name="Picture">
+                  <wp:docPr id="1721904546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873944358" name="Picture"/>
+                          <pic:cNvPr id="1721904546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428255598" name="Picture">
+                  <wp:docPr id="2117455471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428255598" name="Picture"/>
+                          <pic:cNvPr id="2117455471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131712774" name="Picture">
+                  <wp:docPr id="605937688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131712774" name="Picture"/>
+                          <pic:cNvPr id="605937688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996316287" name="Picture">
+                  <wp:docPr id="980121860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996316287" name="Picture"/>
+                          <pic:cNvPr id="980121860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968198428" name="Picture">
+                        <wp:docPr id="307307877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968198428" name="Picture"/>
+                                <pic:cNvPr id="307307877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709144517" name="Picture">
+                        <wp:docPr id="902332614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709144517" name="Picture"/>
+                                <pic:cNvPr id="902332614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437166937" name="Picture">
+                        <wp:docPr id="893124795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437166937" name="Picture"/>
+                                <pic:cNvPr id="893124795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877109700" name="Picture">
+                        <wp:docPr id="169520346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877109700" name="Picture"/>
+                                <pic:cNvPr id="169520346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539286070" name="Picture">
+                        <wp:docPr id="961970503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539286070" name="Picture"/>
+                                <pic:cNvPr id="961970503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043595379" name="Picture">
+                        <wp:docPr id="1180113627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043595379" name="Picture"/>
+                                <pic:cNvPr id="1180113627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504678324" name="Picture">
+                        <wp:docPr id="1182420695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504678324" name="Picture"/>
+                                <pic:cNvPr id="1182420695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054137274" name="Picture">
+                        <wp:docPr id="984419520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054137274" name="Picture"/>
+                                <pic:cNvPr id="984419520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683835995" name="Picture">
+                        <wp:docPr id="2075036914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683835995" name="Picture"/>
+                                <pic:cNvPr id="2075036914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534614417" name="Picture">
+                        <wp:docPr id="1348317891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534614417" name="Picture"/>
+                                <pic:cNvPr id="1348317891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880715309" name="Picture">
+                        <wp:docPr id="294306929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880715309" name="Picture"/>
+                                <pic:cNvPr id="294306929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147783797" name="Picture">
+                        <wp:docPr id="265033249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147783797" name="Picture"/>
+                                <pic:cNvPr id="265033249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387527610" name="Picture">
+                  <wp:docPr id="2045449318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387527610" name="Picture"/>
+                          <pic:cNvPr id="2045449318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796302268" name="Picture">
+                  <wp:docPr id="932073098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796302268" name="Picture"/>
+                          <pic:cNvPr id="932073098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061145344" name="Picture">
+                  <wp:docPr id="2006884027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061145344" name="Picture"/>
+                          <pic:cNvPr id="2006884027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690710011" name="Picture">
+                  <wp:docPr id="1769435313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690710011" name="Picture"/>
+                          <pic:cNvPr id="1769435313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049251103" name="Picture">
+                  <wp:docPr id="1484743216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049251103" name="Picture"/>
+                          <pic:cNvPr id="1484743216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213407355" name="Picture">
+                  <wp:docPr id="203239424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213407355" name="Picture"/>
+                          <pic:cNvPr id="203239424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496968255" name="Picture">
+                        <wp:docPr id="952548854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496968255" name="Picture"/>
+                                <pic:cNvPr id="952548854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95236165" name="Picture">
+                  <wp:docPr id="410240499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95236165" name="Picture"/>
+                          <pic:cNvPr id="410240499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484662661" name="Picture">
+                  <wp:docPr id="283192009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484662661" name="Picture"/>
+                          <pic:cNvPr id="283192009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170725938" name="Picture">
+                  <wp:docPr id="499452974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170725938" name="Picture"/>
+                          <pic:cNvPr id="499452974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817869287" name="Picture">
+                  <wp:docPr id="1729657261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817869287" name="Picture"/>
+                          <pic:cNvPr id="1729657261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239842178" name="Picture">
+                  <wp:docPr id="1834680072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239842178" name="Picture"/>
+                          <pic:cNvPr id="1834680072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119136464" name="Picture">
+                  <wp:docPr id="1353205756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119136464" name="Picture"/>
+                          <pic:cNvPr id="1353205756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332981075" name="Picture">
+                        <wp:docPr id="566920025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332981075" name="Picture"/>
+                                <pic:cNvPr id="566920025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941730212" name="Picture">
+                        <wp:docPr id="270249787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941730212" name="Picture"/>
+                                <pic:cNvPr id="270249787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400126881" name="Picture">
+                  <wp:docPr id="1586096355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400126881" name="Picture"/>
+                          <pic:cNvPr id="1586096355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327199753" name="Picture">
+                  <wp:docPr id="230003624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327199753" name="Picture"/>
+                          <pic:cNvPr id="230003624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213615464" name="Picture">
+                  <wp:docPr id="1811354942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213615464" name="Picture"/>
+                          <pic:cNvPr id="1811354942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953342282" name="Picture">
+                  <wp:docPr id="641280853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953342282" name="Picture"/>
+                          <pic:cNvPr id="641280853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895071674" name="Picture">
+                  <wp:docPr id="2003370473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895071674" name="Picture"/>
+                          <pic:cNvPr id="2003370473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922379636" name="Picture">
+                  <wp:docPr id="522139329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922379636" name="Picture"/>
+                          <pic:cNvPr id="522139329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904302301" name="Picture">
+                        <wp:docPr id="2096028240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904302301" name="Picture"/>
+                                <pic:cNvPr id="2096028240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863509868" name="Picture">
+                  <wp:docPr id="170117614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863509868" name="Picture"/>
+                          <pic:cNvPr id="170117614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903697653" name="Picture">
+                  <wp:docPr id="1247322447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903697653" name="Picture"/>
+                          <pic:cNvPr id="1247322447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885826805" name="Picture">
+                  <wp:docPr id="1081003534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885826805" name="Picture"/>
+                          <pic:cNvPr id="1081003534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770551254" name="Picture">
+                  <wp:docPr id="1485806487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770551254" name="Picture"/>
+                          <pic:cNvPr id="1485806487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243000188" name="Picture">
+                  <wp:docPr id="1543921059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243000188" name="Picture"/>
+                          <pic:cNvPr id="1543921059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273828243" name="Picture">
+                  <wp:docPr id="1028920215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273828243" name="Picture"/>
+                          <pic:cNvPr id="1028920215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770516609" name="Picture">
+                        <wp:docPr id="1354256226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770516609" name="Picture"/>
+                                <pic:cNvPr id="1354256226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804383870" name="Picture">
+                  <wp:docPr id="1298998857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804383870" name="Picture"/>
+                          <pic:cNvPr id="1298998857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133530883" name="Picture">
+                  <wp:docPr id="330586701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133530883" name="Picture"/>
+                          <pic:cNvPr id="330586701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356891849" name="Picture">
+                  <wp:docPr id="503405368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356891849" name="Picture"/>
+                          <pic:cNvPr id="503405368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>