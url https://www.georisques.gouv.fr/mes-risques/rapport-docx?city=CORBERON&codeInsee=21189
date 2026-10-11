--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134524602" name="Picture">
+                  <wp:docPr id="9582907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134524602" name="Picture"/>
+                          <pic:cNvPr id="9582907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470469339" name="Picture">
+                  <wp:docPr id="1887808130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470469339" name="Picture"/>
+                          <pic:cNvPr id="1887808130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499541101" name="Picture">
+                        <wp:docPr id="760608697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499541101" name="Picture"/>
+                                <pic:cNvPr id="760608697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439685917" name="Picture">
+                  <wp:docPr id="594202845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439685917" name="Picture"/>
+                          <pic:cNvPr id="594202845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324648205" name="Picture">
+                  <wp:docPr id="1409586755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324648205" name="Picture"/>
+                          <pic:cNvPr id="1409586755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923073784" name="Picture">
+                  <wp:docPr id="104613919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923073784" name="Picture"/>
+                          <pic:cNvPr id="104613919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678771224" name="Picture">
+                  <wp:docPr id="383460027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678771224" name="Picture"/>
+                          <pic:cNvPr id="383460027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016668169" name="Picture">
+                  <wp:docPr id="1983551304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016668169" name="Picture"/>
+                          <pic:cNvPr id="1983551304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640687011" name="Picture">
+                        <wp:docPr id="1712157335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640687011" name="Picture"/>
+                                <pic:cNvPr id="1712157335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925322313" name="Picture">
+                        <wp:docPr id="970768059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925322313" name="Picture"/>
+                                <pic:cNvPr id="970768059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497062298" name="Picture">
+                        <wp:docPr id="138853159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497062298" name="Picture"/>
+                                <pic:cNvPr id="138853159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724213151" name="Picture">
+                        <wp:docPr id="1031186082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724213151" name="Picture"/>
+                                <pic:cNvPr id="1031186082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232879569" name="Picture">
+                        <wp:docPr id="521450837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232879569" name="Picture"/>
+                                <pic:cNvPr id="521450837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709163379" name="Picture">
+                        <wp:docPr id="1739902348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709163379" name="Picture"/>
+                                <pic:cNvPr id="1739902348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168931017" name="Picture">
+                        <wp:docPr id="442392591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168931017" name="Picture"/>
+                                <pic:cNvPr id="442392591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554861035" name="Picture">
+                        <wp:docPr id="1256935942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554861035" name="Picture"/>
+                                <pic:cNvPr id="1256935942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064711125" name="Picture">
+                        <wp:docPr id="121807758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064711125" name="Picture"/>
+                                <pic:cNvPr id="121807758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829732959" name="Picture">
+                        <wp:docPr id="1251121666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829732959" name="Picture"/>
+                                <pic:cNvPr id="1251121666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316153146" name="Picture">
+                        <wp:docPr id="822925172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316153146" name="Picture"/>
+                                <pic:cNvPr id="822925172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622519022" name="Picture">
+                        <wp:docPr id="800500414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622519022" name="Picture"/>
+                                <pic:cNvPr id="800500414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231543936" name="Picture">
+                        <wp:docPr id="1726137785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231543936" name="Picture"/>
+                                <pic:cNvPr id="1726137785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269737078" name="Picture">
+                        <wp:docPr id="449661387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269737078" name="Picture"/>
+                                <pic:cNvPr id="449661387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095556296" name="Picture">
+                        <wp:docPr id="499462338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095556296" name="Picture"/>
+                                <pic:cNvPr id="499462338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570133708" name="Picture">
+                  <wp:docPr id="1040895366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570133708" name="Picture"/>
+                          <pic:cNvPr id="1040895366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484187844" name="Picture">
+                  <wp:docPr id="589363046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484187844" name="Picture"/>
+                          <pic:cNvPr id="589363046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975683195" name="Picture">
+                  <wp:docPr id="1570188081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975683195" name="Picture"/>
+                          <pic:cNvPr id="1570188081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644146431" name="Picture">
+                  <wp:docPr id="723509855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644146431" name="Picture"/>
+                          <pic:cNvPr id="723509855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421094047" name="Picture">
+                  <wp:docPr id="500112923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421094047" name="Picture"/>
+                          <pic:cNvPr id="500112923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530823388" name="Picture">
+                  <wp:docPr id="412569980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530823388" name="Picture"/>
+                          <pic:cNvPr id="412569980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416686668" name="Picture">
+                        <wp:docPr id="385695764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416686668" name="Picture"/>
+                                <pic:cNvPr id="385695764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863412632" name="Picture">
+                  <wp:docPr id="1106311555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863412632" name="Picture"/>
+                          <pic:cNvPr id="1106311555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596938400" name="Picture">
+                  <wp:docPr id="1007577409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596938400" name="Picture"/>
+                          <pic:cNvPr id="1007577409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893008402" name="Picture">
+                  <wp:docPr id="1083138868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893008402" name="Picture"/>
+                          <pic:cNvPr id="1083138868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387643165" name="Picture">
+                  <wp:docPr id="493685594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387643165" name="Picture"/>
+                          <pic:cNvPr id="493685594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773717356" name="Picture">
+                  <wp:docPr id="1101171888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773717356" name="Picture"/>
+                          <pic:cNvPr id="1101171888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566264702" name="Picture">
+                  <wp:docPr id="1127026549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566264702" name="Picture"/>
+                          <pic:cNvPr id="1127026549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810755021" name="Picture">
+                        <wp:docPr id="732733233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810755021" name="Picture"/>
+                                <pic:cNvPr id="732733233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654405827" name="Picture">
+                        <wp:docPr id="1561909347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654405827" name="Picture"/>
+                                <pic:cNvPr id="1561909347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127250487" name="Picture">
+                  <wp:docPr id="1298636601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127250487" name="Picture"/>
+                          <pic:cNvPr id="1298636601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427553279" name="Picture">
+                  <wp:docPr id="215262061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427553279" name="Picture"/>
+                          <pic:cNvPr id="215262061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959626870" name="Picture">
+                  <wp:docPr id="1451073205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959626870" name="Picture"/>
+                          <pic:cNvPr id="1451073205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388364693" name="Picture">
+                  <wp:docPr id="1849073130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388364693" name="Picture"/>
+                          <pic:cNvPr id="1849073130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597034472" name="Picture">
+                  <wp:docPr id="356532977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597034472" name="Picture"/>
+                          <pic:cNvPr id="356532977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420358071" name="Picture">
+                  <wp:docPr id="1723618411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420358071" name="Picture"/>
+                          <pic:cNvPr id="1723618411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185518257" name="Picture">
+                        <wp:docPr id="1444377200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185518257" name="Picture"/>
+                                <pic:cNvPr id="1444377200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339123673" name="Picture">
+                  <wp:docPr id="1162566910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339123673" name="Picture"/>
+                          <pic:cNvPr id="1162566910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686640464" name="Picture">
+                  <wp:docPr id="689273130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686640464" name="Picture"/>
+                          <pic:cNvPr id="689273130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423493680" name="Picture">
+                  <wp:docPr id="1157368458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423493680" name="Picture"/>
+                          <pic:cNvPr id="1157368458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520544921" name="Picture">
+                  <wp:docPr id="1106513773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520544921" name="Picture"/>
+                          <pic:cNvPr id="1106513773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255330352" name="Picture">
+                  <wp:docPr id="143440665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255330352" name="Picture"/>
+                          <pic:cNvPr id="143440665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568030505" name="Picture">
+                  <wp:docPr id="312826269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568030505" name="Picture"/>
+                          <pic:cNvPr id="312826269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978179111" name="Picture">
+                        <wp:docPr id="1950592883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978179111" name="Picture"/>
+                                <pic:cNvPr id="1950592883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428566724" name="Picture">
+                  <wp:docPr id="1276275159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428566724" name="Picture"/>
+                          <pic:cNvPr id="1276275159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234237943" name="Picture">
+                  <wp:docPr id="1358425490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234237943" name="Picture"/>
+                          <pic:cNvPr id="1358425490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404003972" name="Picture">
+                  <wp:docPr id="2127870303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404003972" name="Picture"/>
+                          <pic:cNvPr id="2127870303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758381866" name="Picture">
+                  <wp:docPr id="1179051998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758381866" name="Picture"/>
+                          <pic:cNvPr id="1179051998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007064287" name="Picture">
+                  <wp:docPr id="1323499941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007064287" name="Picture"/>
+                          <pic:cNvPr id="1323499941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018000752" name="Picture">
+                  <wp:docPr id="1664008858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018000752" name="Picture"/>
+                          <pic:cNvPr id="1664008858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881180246" name="Picture">
+                  <wp:docPr id="890636659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881180246" name="Picture"/>
+                          <pic:cNvPr id="890636659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772628951" name="Picture">
+                  <wp:docPr id="1504526230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772628951" name="Picture"/>
+                          <pic:cNvPr id="1504526230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806311531" name="Picture">
+                  <wp:docPr id="1218983800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806311531" name="Picture"/>
+                          <pic:cNvPr id="1218983800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>