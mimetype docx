--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9582907" name="Picture">
+                  <wp:docPr id="1066874001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9582907" name="Picture"/>
+                          <pic:cNvPr id="1066874001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887808130" name="Picture">
+                  <wp:docPr id="1095158007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887808130" name="Picture"/>
+                          <pic:cNvPr id="1095158007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760608697" name="Picture">
+                        <wp:docPr id="458156164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760608697" name="Picture"/>
+                                <pic:cNvPr id="458156164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594202845" name="Picture">
+                  <wp:docPr id="1380406594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594202845" name="Picture"/>
+                          <pic:cNvPr id="1380406594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409586755" name="Picture">
+                  <wp:docPr id="1059007491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409586755" name="Picture"/>
+                          <pic:cNvPr id="1059007491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104613919" name="Picture">
+                  <wp:docPr id="1509410854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104613919" name="Picture"/>
+                          <pic:cNvPr id="1509410854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383460027" name="Picture">
+                  <wp:docPr id="132457384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383460027" name="Picture"/>
+                          <pic:cNvPr id="132457384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983551304" name="Picture">
+                  <wp:docPr id="1624522069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983551304" name="Picture"/>
+                          <pic:cNvPr id="1624522069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712157335" name="Picture">
+                        <wp:docPr id="346850213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712157335" name="Picture"/>
+                                <pic:cNvPr id="346850213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970768059" name="Picture">
+                        <wp:docPr id="1252775570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970768059" name="Picture"/>
+                                <pic:cNvPr id="1252775570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138853159" name="Picture">
+                        <wp:docPr id="636661819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138853159" name="Picture"/>
+                                <pic:cNvPr id="636661819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031186082" name="Picture">
+                        <wp:docPr id="985687656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031186082" name="Picture"/>
+                                <pic:cNvPr id="985687656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521450837" name="Picture">
+                        <wp:docPr id="620671298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521450837" name="Picture"/>
+                                <pic:cNvPr id="620671298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739902348" name="Picture">
+                        <wp:docPr id="142074632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739902348" name="Picture"/>
+                                <pic:cNvPr id="142074632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442392591" name="Picture">
+                        <wp:docPr id="1166173466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442392591" name="Picture"/>
+                                <pic:cNvPr id="1166173466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256935942" name="Picture">
+                        <wp:docPr id="981919503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256935942" name="Picture"/>
+                                <pic:cNvPr id="981919503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121807758" name="Picture">
+                        <wp:docPr id="257515339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121807758" name="Picture"/>
+                                <pic:cNvPr id="257515339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251121666" name="Picture">
+                        <wp:docPr id="178676414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251121666" name="Picture"/>
+                                <pic:cNvPr id="178676414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822925172" name="Picture">
+                        <wp:docPr id="56909622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822925172" name="Picture"/>
+                                <pic:cNvPr id="56909622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800500414" name="Picture">
+                        <wp:docPr id="2084782394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800500414" name="Picture"/>
+                                <pic:cNvPr id="2084782394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726137785" name="Picture">
+                        <wp:docPr id="810452128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726137785" name="Picture"/>
+                                <pic:cNvPr id="810452128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449661387" name="Picture">
+                        <wp:docPr id="1033714146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449661387" name="Picture"/>
+                                <pic:cNvPr id="1033714146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499462338" name="Picture">
+                        <wp:docPr id="444538305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499462338" name="Picture"/>
+                                <pic:cNvPr id="444538305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040895366" name="Picture">
+                  <wp:docPr id="299298903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040895366" name="Picture"/>
+                          <pic:cNvPr id="299298903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589363046" name="Picture">
+                  <wp:docPr id="1525689420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589363046" name="Picture"/>
+                          <pic:cNvPr id="1525689420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570188081" name="Picture">
+                  <wp:docPr id="258280626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570188081" name="Picture"/>
+                          <pic:cNvPr id="258280626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723509855" name="Picture">
+                  <wp:docPr id="1116465727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723509855" name="Picture"/>
+                          <pic:cNvPr id="1116465727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500112923" name="Picture">
+                  <wp:docPr id="1606145782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500112923" name="Picture"/>
+                          <pic:cNvPr id="1606145782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412569980" name="Picture">
+                  <wp:docPr id="50130400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412569980" name="Picture"/>
+                          <pic:cNvPr id="50130400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385695764" name="Picture">
+                        <wp:docPr id="802163163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385695764" name="Picture"/>
+                                <pic:cNvPr id="802163163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106311555" name="Picture">
+                  <wp:docPr id="2035387265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106311555" name="Picture"/>
+                          <pic:cNvPr id="2035387265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007577409" name="Picture">
+                  <wp:docPr id="351817599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007577409" name="Picture"/>
+                          <pic:cNvPr id="351817599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083138868" name="Picture">
+                  <wp:docPr id="994640618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083138868" name="Picture"/>
+                          <pic:cNvPr id="994640618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493685594" name="Picture">
+                  <wp:docPr id="1115107444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493685594" name="Picture"/>
+                          <pic:cNvPr id="1115107444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101171888" name="Picture">
+                  <wp:docPr id="2075915519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101171888" name="Picture"/>
+                          <pic:cNvPr id="2075915519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127026549" name="Picture">
+                  <wp:docPr id="1394558841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127026549" name="Picture"/>
+                          <pic:cNvPr id="1394558841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732733233" name="Picture">
+                        <wp:docPr id="1037974808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732733233" name="Picture"/>
+                                <pic:cNvPr id="1037974808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561909347" name="Picture">
+                        <wp:docPr id="704891405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561909347" name="Picture"/>
+                                <pic:cNvPr id="704891405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298636601" name="Picture">
+                  <wp:docPr id="373405870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298636601" name="Picture"/>
+                          <pic:cNvPr id="373405870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215262061" name="Picture">
+                  <wp:docPr id="150930823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215262061" name="Picture"/>
+                          <pic:cNvPr id="150930823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451073205" name="Picture">
+                  <wp:docPr id="501340596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451073205" name="Picture"/>
+                          <pic:cNvPr id="501340596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849073130" name="Picture">
+                  <wp:docPr id="1953800724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849073130" name="Picture"/>
+                          <pic:cNvPr id="1953800724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356532977" name="Picture">
+                  <wp:docPr id="1183614219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356532977" name="Picture"/>
+                          <pic:cNvPr id="1183614219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723618411" name="Picture">
+                  <wp:docPr id="1787302911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723618411" name="Picture"/>
+                          <pic:cNvPr id="1787302911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444377200" name="Picture">
+                        <wp:docPr id="934929886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444377200" name="Picture"/>
+                                <pic:cNvPr id="934929886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162566910" name="Picture">
+                  <wp:docPr id="638226002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162566910" name="Picture"/>
+                          <pic:cNvPr id="638226002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689273130" name="Picture">
+                  <wp:docPr id="1051904095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689273130" name="Picture"/>
+                          <pic:cNvPr id="1051904095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157368458" name="Picture">
+                  <wp:docPr id="1188912450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157368458" name="Picture"/>
+                          <pic:cNvPr id="1188912450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106513773" name="Picture">
+                  <wp:docPr id="472000553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106513773" name="Picture"/>
+                          <pic:cNvPr id="472000553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143440665" name="Picture">
+                  <wp:docPr id="1537996458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143440665" name="Picture"/>
+                          <pic:cNvPr id="1537996458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312826269" name="Picture">
+                  <wp:docPr id="1209105358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312826269" name="Picture"/>
+                          <pic:cNvPr id="1209105358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950592883" name="Picture">
+                        <wp:docPr id="1918392758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950592883" name="Picture"/>
+                                <pic:cNvPr id="1918392758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276275159" name="Picture">
+                  <wp:docPr id="836014904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276275159" name="Picture"/>
+                          <pic:cNvPr id="836014904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358425490" name="Picture">
+                  <wp:docPr id="597398040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358425490" name="Picture"/>
+                          <pic:cNvPr id="597398040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127870303" name="Picture">
+                  <wp:docPr id="252761350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127870303" name="Picture"/>
+                          <pic:cNvPr id="252761350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179051998" name="Picture">
+                  <wp:docPr id="1313481007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179051998" name="Picture"/>
+                          <pic:cNvPr id="1313481007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323499941" name="Picture">
+                  <wp:docPr id="174166539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323499941" name="Picture"/>
+                          <pic:cNvPr id="174166539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664008858" name="Picture">
+                  <wp:docPr id="1606029436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664008858" name="Picture"/>
+                          <pic:cNvPr id="1606029436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890636659" name="Picture">
+                  <wp:docPr id="1498226762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890636659" name="Picture"/>
+                          <pic:cNvPr id="1498226762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504526230" name="Picture">
+                  <wp:docPr id="549477971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504526230" name="Picture"/>
+                          <pic:cNvPr id="549477971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218983800" name="Picture">
+                  <wp:docPr id="474821120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218983800" name="Picture"/>
+                          <pic:cNvPr id="474821120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>