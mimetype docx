--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455533835" name="Picture">
+                  <wp:docPr id="1022191460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455533835" name="Picture"/>
+                          <pic:cNvPr id="1022191460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940272759" name="Picture">
+                  <wp:docPr id="184610305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940272759" name="Picture"/>
+                          <pic:cNvPr id="184610305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006361795" name="Picture">
+                        <wp:docPr id="1315919180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006361795" name="Picture"/>
+                                <pic:cNvPr id="1315919180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600894048" name="Picture">
+                  <wp:docPr id="1540780138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600894048" name="Picture"/>
+                          <pic:cNvPr id="1540780138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547333508" name="Picture">
+                  <wp:docPr id="94865755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547333508" name="Picture"/>
+                          <pic:cNvPr id="94865755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702043491" name="Picture">
+                  <wp:docPr id="1971852537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702043491" name="Picture"/>
+                          <pic:cNvPr id="1971852537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886614300" name="Picture">
+                  <wp:docPr id="612529888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886614300" name="Picture"/>
+                          <pic:cNvPr id="612529888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007295467" name="Picture">
+                  <wp:docPr id="1550303230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007295467" name="Picture"/>
+                          <pic:cNvPr id="1550303230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192127631" name="Picture">
+                        <wp:docPr id="1191600528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192127631" name="Picture"/>
+                                <pic:cNvPr id="1191600528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174644517" name="Picture">
+                        <wp:docPr id="1663723380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174644517" name="Picture"/>
+                                <pic:cNvPr id="1663723380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323964145" name="Picture">
+                        <wp:docPr id="1468579092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323964145" name="Picture"/>
+                                <pic:cNvPr id="1468579092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63011710" name="Picture">
+                        <wp:docPr id="1463680544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63011710" name="Picture"/>
+                                <pic:cNvPr id="1463680544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927622184" name="Picture">
+                        <wp:docPr id="1415762857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927622184" name="Picture"/>
+                                <pic:cNvPr id="1415762857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216524055" name="Picture">
+                        <wp:docPr id="991934712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216524055" name="Picture"/>
+                                <pic:cNvPr id="991934712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379106151" name="Picture">
+                        <wp:docPr id="63801507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379106151" name="Picture"/>
+                                <pic:cNvPr id="63801507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772530962" name="Picture">
+                        <wp:docPr id="153259345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772530962" name="Picture"/>
+                                <pic:cNvPr id="153259345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701840825" name="Picture">
+                        <wp:docPr id="169729851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701840825" name="Picture"/>
+                                <pic:cNvPr id="169729851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98476391" name="Picture">
+                        <wp:docPr id="605899046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98476391" name="Picture"/>
+                                <pic:cNvPr id="605899046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011283163" name="Picture">
+                        <wp:docPr id="1620580587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011283163" name="Picture"/>
+                                <pic:cNvPr id="1620580587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994505701" name="Picture">
+                        <wp:docPr id="1754280585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994505701" name="Picture"/>
+                                <pic:cNvPr id="1754280585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624156244" name="Picture">
+                        <wp:docPr id="1098076307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624156244" name="Picture"/>
+                                <pic:cNvPr id="1098076307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41533618" name="Picture">
+                        <wp:docPr id="367944385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41533618" name="Picture"/>
+                                <pic:cNvPr id="367944385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556882813" name="Picture">
+                        <wp:docPr id="26121305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556882813" name="Picture"/>
+                                <pic:cNvPr id="26121305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63873525" name="Picture">
+                  <wp:docPr id="900132155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63873525" name="Picture"/>
+                          <pic:cNvPr id="900132155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913484204" name="Picture">
+                  <wp:docPr id="834419844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913484204" name="Picture"/>
+                          <pic:cNvPr id="834419844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543525237" name="Picture">
+                  <wp:docPr id="843338528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543525237" name="Picture"/>
+                          <pic:cNvPr id="843338528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550189412" name="Picture">
+                  <wp:docPr id="47167774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550189412" name="Picture"/>
+                          <pic:cNvPr id="47167774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401790180" name="Picture">
+                  <wp:docPr id="1338016284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401790180" name="Picture"/>
+                          <pic:cNvPr id="1338016284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203098743" name="Picture">
+                  <wp:docPr id="217758438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203098743" name="Picture"/>
+                          <pic:cNvPr id="217758438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993799137" name="Picture">
+                        <wp:docPr id="329048012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993799137" name="Picture"/>
+                                <pic:cNvPr id="329048012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694650124" name="Picture">
+                  <wp:docPr id="1863161554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694650124" name="Picture"/>
+                          <pic:cNvPr id="1863161554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142522262" name="Picture">
+                  <wp:docPr id="1423097287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142522262" name="Picture"/>
+                          <pic:cNvPr id="1423097287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621610146" name="Picture">
+                  <wp:docPr id="566589998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621610146" name="Picture"/>
+                          <pic:cNvPr id="566589998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661399333" name="Picture">
+                  <wp:docPr id="1270699554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661399333" name="Picture"/>
+                          <pic:cNvPr id="1270699554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551492326" name="Picture">
+                  <wp:docPr id="1954345768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551492326" name="Picture"/>
+                          <pic:cNvPr id="1954345768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615616512" name="Picture">
+                  <wp:docPr id="1506241493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615616512" name="Picture"/>
+                          <pic:cNvPr id="1506241493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719289312" name="Picture">
+                        <wp:docPr id="1871677499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719289312" name="Picture"/>
+                                <pic:cNvPr id="1871677499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867786274" name="Picture">
+                  <wp:docPr id="1536917257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867786274" name="Picture"/>
+                          <pic:cNvPr id="1536917257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123353976" name="Picture">
+                  <wp:docPr id="1363988925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123353976" name="Picture"/>
+                          <pic:cNvPr id="1363988925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766160469" name="Picture">
+                  <wp:docPr id="612637156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766160469" name="Picture"/>
+                          <pic:cNvPr id="612637156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887397073" name="Picture">
+                  <wp:docPr id="1578608832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887397073" name="Picture"/>
+                          <pic:cNvPr id="1578608832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518857465" name="Picture">
+                  <wp:docPr id="632191979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518857465" name="Picture"/>
+                          <pic:cNvPr id="632191979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590801937" name="Picture">
+                  <wp:docPr id="395209135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590801937" name="Picture"/>
+                          <pic:cNvPr id="395209135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051253711" name="Picture">
+                        <wp:docPr id="1489128326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051253711" name="Picture"/>
+                                <pic:cNvPr id="1489128326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32115,57 +32115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710368158" name="Picture">
+                  <wp:docPr id="881392051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710368158" name="Picture"/>
+                          <pic:cNvPr id="881392051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32204,57 +32204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895645847" name="Picture">
+                  <wp:docPr id="1722367667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895645847" name="Picture"/>
+                          <pic:cNvPr id="1722367667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32848,57 +32848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382600233" name="Picture">
+                  <wp:docPr id="746440603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382600233" name="Picture"/>
+                          <pic:cNvPr id="746440603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33846,57 +33846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639866461" name="Picture">
+                  <wp:docPr id="1469483617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639866461" name="Picture"/>
+                          <pic:cNvPr id="1469483617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33949,57 +33949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719666933" name="Picture">
+                  <wp:docPr id="956207617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719666933" name="Picture"/>
+                          <pic:cNvPr id="956207617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35326,57 +35326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985124777" name="Picture">
+                  <wp:docPr id="18814528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985124777" name="Picture"/>
+                          <pic:cNvPr id="18814528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36469,57 +36469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547876386" name="Picture">
+                        <wp:docPr id="293466650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547876386" name="Picture"/>
+                                <pic:cNvPr id="293466650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37837,57 +37837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573655406" name="Picture">
+                  <wp:docPr id="1721143982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573655406" name="Picture"/>
+                          <pic:cNvPr id="1721143982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37926,57 +37926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344335197" name="Picture">
+                  <wp:docPr id="411390276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344335197" name="Picture"/>
+                          <pic:cNvPr id="411390276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734074759" name="Picture">
+                  <wp:docPr id="978674532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734074759" name="Picture"/>
+                          <pic:cNvPr id="978674532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39502,57 +39502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780605188" name="Picture">
+                  <wp:docPr id="1494239825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780605188" name="Picture"/>
+                          <pic:cNvPr id="1494239825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39614,57 +39614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443562149" name="Picture">
+                  <wp:docPr id="995051587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443562149" name="Picture"/>
+                          <pic:cNvPr id="995051587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41273,57 +41273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289414086" name="Picture">
+                  <wp:docPr id="491458645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289414086" name="Picture"/>
+                          <pic:cNvPr id="491458645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42452,57 +42452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095302265" name="Picture">
+                  <wp:docPr id="1506114800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095302265" name="Picture"/>
+                          <pic:cNvPr id="1506114800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42532,57 +42532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19026618" name="Picture">
+                  <wp:docPr id="953323455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19026618" name="Picture"/>
+                          <pic:cNvPr id="953323455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990572425" name="Picture">
+                  <wp:docPr id="158792279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990572425" name="Picture"/>
+                          <pic:cNvPr id="158792279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>