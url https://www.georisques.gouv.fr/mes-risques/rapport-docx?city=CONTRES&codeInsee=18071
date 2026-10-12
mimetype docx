--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969713051" name="Picture">
+                  <wp:docPr id="1566972937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969713051" name="Picture"/>
+                          <pic:cNvPr id="1566972937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150694031" name="Picture">
+                  <wp:docPr id="1800118497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150694031" name="Picture"/>
+                          <pic:cNvPr id="1800118497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37022856" name="Picture">
+                        <wp:docPr id="308948627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37022856" name="Picture"/>
+                                <pic:cNvPr id="308948627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756176388" name="Picture">
+                  <wp:docPr id="1206303702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756176388" name="Picture"/>
+                          <pic:cNvPr id="1206303702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613739590" name="Picture">
+                  <wp:docPr id="9131021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613739590" name="Picture"/>
+                          <pic:cNvPr id="9131021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443686736" name="Picture">
+                  <wp:docPr id="1885406927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443686736" name="Picture"/>
+                          <pic:cNvPr id="1885406927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82892234" name="Picture">
+                  <wp:docPr id="1416106239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82892234" name="Picture"/>
+                          <pic:cNvPr id="1416106239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712154189" name="Picture">
+                  <wp:docPr id="1494409987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712154189" name="Picture"/>
+                          <pic:cNvPr id="1494409987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183249047" name="Picture">
+                        <wp:docPr id="1409605154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183249047" name="Picture"/>
+                                <pic:cNvPr id="1409605154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090302325" name="Picture">
+                        <wp:docPr id="1999858098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090302325" name="Picture"/>
+                                <pic:cNvPr id="1999858098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258501615" name="Picture">
+                        <wp:docPr id="1798535869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258501615" name="Picture"/>
+                                <pic:cNvPr id="1798535869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635536129" name="Picture">
+                        <wp:docPr id="1922703174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635536129" name="Picture"/>
+                                <pic:cNvPr id="1922703174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829937804" name="Picture">
+                        <wp:docPr id="327496098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829937804" name="Picture"/>
+                                <pic:cNvPr id="327496098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020513020" name="Picture">
+                        <wp:docPr id="1470180735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020513020" name="Picture"/>
+                                <pic:cNvPr id="1470180735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401285207" name="Picture">
+                        <wp:docPr id="682082388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401285207" name="Picture"/>
+                                <pic:cNvPr id="682082388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311644540" name="Picture">
+                        <wp:docPr id="940069382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311644540" name="Picture"/>
+                                <pic:cNvPr id="940069382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303994384" name="Picture">
+                        <wp:docPr id="1861297169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303994384" name="Picture"/>
+                                <pic:cNvPr id="1861297169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284578576" name="Picture">
+                        <wp:docPr id="533286806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284578576" name="Picture"/>
+                                <pic:cNvPr id="533286806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401548327" name="Picture">
+                        <wp:docPr id="1258390995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401548327" name="Picture"/>
+                                <pic:cNvPr id="1258390995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138514691" name="Picture">
+                        <wp:docPr id="882794809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138514691" name="Picture"/>
+                                <pic:cNvPr id="882794809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064137304" name="Picture">
+                        <wp:docPr id="1880625640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064137304" name="Picture"/>
+                                <pic:cNvPr id="1880625640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57592494" name="Picture">
+                        <wp:docPr id="433867957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57592494" name="Picture"/>
+                                <pic:cNvPr id="433867957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593582956" name="Picture">
+                        <wp:docPr id="162534119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593582956" name="Picture"/>
+                                <pic:cNvPr id="162534119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650705844" name="Picture">
+                  <wp:docPr id="954276192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650705844" name="Picture"/>
+                          <pic:cNvPr id="954276192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409141436" name="Picture">
+                  <wp:docPr id="679973677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409141436" name="Picture"/>
+                          <pic:cNvPr id="679973677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947996612" name="Picture">
+                  <wp:docPr id="2102522825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947996612" name="Picture"/>
+                          <pic:cNvPr id="2102522825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853105622" name="Picture">
+                  <wp:docPr id="1570227457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853105622" name="Picture"/>
+                          <pic:cNvPr id="1570227457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538683285" name="Picture">
+                  <wp:docPr id="427811383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538683285" name="Picture"/>
+                          <pic:cNvPr id="427811383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843469747" name="Picture">
+                  <wp:docPr id="18012182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843469747" name="Picture"/>
+                          <pic:cNvPr id="18012182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418406863" name="Picture">
+                        <wp:docPr id="257871386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418406863" name="Picture"/>
+                                <pic:cNvPr id="257871386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082612993" name="Picture">
+                  <wp:docPr id="903107271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082612993" name="Picture"/>
+                          <pic:cNvPr id="903107271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091614189" name="Picture">
+                  <wp:docPr id="737573635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091614189" name="Picture"/>
+                          <pic:cNvPr id="737573635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733199790" name="Picture">
+                  <wp:docPr id="1377918585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733199790" name="Picture"/>
+                          <pic:cNvPr id="1377918585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981282775" name="Picture">
+                  <wp:docPr id="1775891851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981282775" name="Picture"/>
+                          <pic:cNvPr id="1775891851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356357349" name="Picture">
+                  <wp:docPr id="1063837261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356357349" name="Picture"/>
+                          <pic:cNvPr id="1063837261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570933149" name="Picture">
+                  <wp:docPr id="1513733321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570933149" name="Picture"/>
+                          <pic:cNvPr id="1513733321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661426006" name="Picture">
+                        <wp:docPr id="212684035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661426006" name="Picture"/>
+                                <pic:cNvPr id="212684035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046646266" name="Picture">
+                        <wp:docPr id="1623477985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046646266" name="Picture"/>
+                                <pic:cNvPr id="1623477985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839946030" name="Picture">
+                  <wp:docPr id="1378389079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839946030" name="Picture"/>
+                          <pic:cNvPr id="1378389079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015897040" name="Picture">
+                  <wp:docPr id="2103559890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015897040" name="Picture"/>
+                          <pic:cNvPr id="2103559890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180991055" name="Picture">
+                  <wp:docPr id="1284400804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180991055" name="Picture"/>
+                          <pic:cNvPr id="1284400804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264099293" name="Picture">
+                  <wp:docPr id="501985106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264099293" name="Picture"/>
+                          <pic:cNvPr id="501985106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953329443" name="Picture">
+                  <wp:docPr id="132660335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953329443" name="Picture"/>
+                          <pic:cNvPr id="132660335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369610334" name="Picture">
+                  <wp:docPr id="1410285977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369610334" name="Picture"/>
+                          <pic:cNvPr id="1410285977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069043172" name="Picture">
+                        <wp:docPr id="809915473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069043172" name="Picture"/>
+                                <pic:cNvPr id="809915473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550701573" name="Picture">
+                  <wp:docPr id="478815275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550701573" name="Picture"/>
+                          <pic:cNvPr id="478815275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595778846" name="Picture">
+                  <wp:docPr id="1004369382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595778846" name="Picture"/>
+                          <pic:cNvPr id="1004369382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588093927" name="Picture">
+                  <wp:docPr id="960186896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588093927" name="Picture"/>
+                          <pic:cNvPr id="960186896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486477781" name="Picture">
+                  <wp:docPr id="1770340727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486477781" name="Picture"/>
+                          <pic:cNvPr id="1770340727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583914751" name="Picture">
+                  <wp:docPr id="1518611776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583914751" name="Picture"/>
+                          <pic:cNvPr id="1518611776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226464891" name="Picture">
+                  <wp:docPr id="864054387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226464891" name="Picture"/>
+                          <pic:cNvPr id="864054387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207844187" name="Picture">
+                        <wp:docPr id="1621101273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207844187" name="Picture"/>
+                                <pic:cNvPr id="1621101273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911455635" name="Picture">
+                  <wp:docPr id="1349718346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911455635" name="Picture"/>
+                          <pic:cNvPr id="1349718346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913630464" name="Picture">
+                  <wp:docPr id="902339827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913630464" name="Picture"/>
+                          <pic:cNvPr id="902339827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851728902" name="Picture">
+                  <wp:docPr id="812414789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851728902" name="Picture"/>
+                          <pic:cNvPr id="812414789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32926378" name="Picture">
+                  <wp:docPr id="943903053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32926378" name="Picture"/>
+                          <pic:cNvPr id="943903053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249709115" name="Picture">
+                  <wp:docPr id="3117140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249709115" name="Picture"/>
+                          <pic:cNvPr id="3117140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342803813" name="Picture">
+                  <wp:docPr id="316420888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342803813" name="Picture"/>
+                          <pic:cNvPr id="316420888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555862742" name="Picture">
+                        <wp:docPr id="1140257152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555862742" name="Picture"/>
+                                <pic:cNvPr id="1140257152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124497018" name="Picture">
+                  <wp:docPr id="817978901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124497018" name="Picture"/>
+                          <pic:cNvPr id="817978901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190198197" name="Picture">
+                  <wp:docPr id="867082414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190198197" name="Picture"/>
+                          <pic:cNvPr id="867082414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007537450" name="Picture">
+                  <wp:docPr id="2100069933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007537450" name="Picture"/>
+                          <pic:cNvPr id="2100069933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>