--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424742129" name="Picture">
+                  <wp:docPr id="225936238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424742129" name="Picture"/>
+                          <pic:cNvPr id="225936238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470510278" name="Picture">
+                  <wp:docPr id="101893289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470510278" name="Picture"/>
+                          <pic:cNvPr id="101893289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175574120" name="Picture">
+                        <wp:docPr id="447548368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175574120" name="Picture"/>
+                                <pic:cNvPr id="447548368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314689122" name="Picture">
+                  <wp:docPr id="1995102113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314689122" name="Picture"/>
+                          <pic:cNvPr id="1995102113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340438066" name="Picture">
+                  <wp:docPr id="1536256243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340438066" name="Picture"/>
+                          <pic:cNvPr id="1536256243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221306460" name="Picture">
+                  <wp:docPr id="1872901508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221306460" name="Picture"/>
+                          <pic:cNvPr id="1872901508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015696206" name="Picture">
+                  <wp:docPr id="2130478751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015696206" name="Picture"/>
+                          <pic:cNvPr id="2130478751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722801239" name="Picture">
+                  <wp:docPr id="1518316393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722801239" name="Picture"/>
+                          <pic:cNvPr id="1518316393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019914305" name="Picture">
+                        <wp:docPr id="640071788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019914305" name="Picture"/>
+                                <pic:cNvPr id="640071788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133924227" name="Picture">
+                        <wp:docPr id="1524457166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133924227" name="Picture"/>
+                                <pic:cNvPr id="1524457166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160344959" name="Picture">
+                        <wp:docPr id="487014635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160344959" name="Picture"/>
+                                <pic:cNvPr id="487014635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843289384" name="Picture">
+                        <wp:docPr id="1290851845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843289384" name="Picture"/>
+                                <pic:cNvPr id="1290851845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510864634" name="Picture">
+                        <wp:docPr id="1023825513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510864634" name="Picture"/>
+                                <pic:cNvPr id="1023825513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275665717" name="Picture">
+                        <wp:docPr id="231118728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275665717" name="Picture"/>
+                                <pic:cNvPr id="231118728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627514384" name="Picture">
+                        <wp:docPr id="410467136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627514384" name="Picture"/>
+                                <pic:cNvPr id="410467136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227961004" name="Picture">
+                        <wp:docPr id="498968311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227961004" name="Picture"/>
+                                <pic:cNvPr id="498968311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564534082" name="Picture">
+                        <wp:docPr id="1932581467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564534082" name="Picture"/>
+                                <pic:cNvPr id="1932581467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017244052" name="Picture">
+                        <wp:docPr id="1252928955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017244052" name="Picture"/>
+                                <pic:cNvPr id="1252928955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508817301" name="Picture">
+                        <wp:docPr id="1692583222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508817301" name="Picture"/>
+                                <pic:cNvPr id="1692583222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955035519" name="Picture">
+                        <wp:docPr id="1667596713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955035519" name="Picture"/>
+                                <pic:cNvPr id="1667596713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397522271" name="Picture">
+                  <wp:docPr id="1839413084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397522271" name="Picture"/>
+                          <pic:cNvPr id="1839413084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009655429" name="Picture">
+                  <wp:docPr id="15090710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009655429" name="Picture"/>
+                          <pic:cNvPr id="15090710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340495328" name="Picture">
+                  <wp:docPr id="1409573861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340495328" name="Picture"/>
+                          <pic:cNvPr id="1409573861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419164507" name="Picture">
+                  <wp:docPr id="2135850201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419164507" name="Picture"/>
+                          <pic:cNvPr id="2135850201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060007567" name="Picture">
+                  <wp:docPr id="2047210821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060007567" name="Picture"/>
+                          <pic:cNvPr id="2047210821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119952714" name="Picture">
+                  <wp:docPr id="1606806186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119952714" name="Picture"/>
+                          <pic:cNvPr id="1606806186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372225060" name="Picture">
+                        <wp:docPr id="1056000000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372225060" name="Picture"/>
+                                <pic:cNvPr id="1056000000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4071019" name="Picture">
+                        <wp:docPr id="2090424580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4071019" name="Picture"/>
+                                <pic:cNvPr id="2090424580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256854649" name="Picture">
+                  <wp:docPr id="1758908355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256854649" name="Picture"/>
+                          <pic:cNvPr id="1758908355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348722964" name="Picture">
+                  <wp:docPr id="1582658507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348722964" name="Picture"/>
+                          <pic:cNvPr id="1582658507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551444533" name="Picture">
+                  <wp:docPr id="1748127868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551444533" name="Picture"/>
+                          <pic:cNvPr id="1748127868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782710080" name="Picture">
+                  <wp:docPr id="158498993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782710080" name="Picture"/>
+                          <pic:cNvPr id="158498993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948188490" name="Picture">
+                  <wp:docPr id="1188530944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948188490" name="Picture"/>
+                          <pic:cNvPr id="1188530944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529758737" name="Picture">
+                  <wp:docPr id="795097629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529758737" name="Picture"/>
+                          <pic:cNvPr id="795097629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542163433" name="Picture">
+                        <wp:docPr id="258838647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542163433" name="Picture"/>
+                                <pic:cNvPr id="258838647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158795582" name="Picture">
+                  <wp:docPr id="22538069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158795582" name="Picture"/>
+                          <pic:cNvPr id="22538069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117047043" name="Picture">
+                  <wp:docPr id="1788438444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117047043" name="Picture"/>
+                          <pic:cNvPr id="1788438444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343180507" name="Picture">
+                  <wp:docPr id="875792462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343180507" name="Picture"/>
+                          <pic:cNvPr id="875792462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777450781" name="Picture">
+                  <wp:docPr id="1164859446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777450781" name="Picture"/>
+                          <pic:cNvPr id="1164859446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566428220" name="Picture">
+                  <wp:docPr id="599432176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566428220" name="Picture"/>
+                          <pic:cNvPr id="599432176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347374723" name="Picture">
+                  <wp:docPr id="335356854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347374723" name="Picture"/>
+                          <pic:cNvPr id="335356854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501862087" name="Picture">
+                        <wp:docPr id="738329157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501862087" name="Picture"/>
+                                <pic:cNvPr id="738329157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759812453" name="Picture">
+                  <wp:docPr id="1444443360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759812453" name="Picture"/>
+                          <pic:cNvPr id="1444443360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454989671" name="Picture">
+                  <wp:docPr id="1209055054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454989671" name="Picture"/>
+                          <pic:cNvPr id="1209055054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141919235" name="Picture">
+                  <wp:docPr id="1133063977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141919235" name="Picture"/>
+                          <pic:cNvPr id="1133063977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352991691" name="Picture">
+                  <wp:docPr id="2047432220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352991691" name="Picture"/>
+                          <pic:cNvPr id="2047432220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102622688" name="Picture">
+                  <wp:docPr id="820092171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102622688" name="Picture"/>
+                          <pic:cNvPr id="820092171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063714116" name="Picture">
+                  <wp:docPr id="1363134411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063714116" name="Picture"/>
+                          <pic:cNvPr id="1363134411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847092496" name="Picture">
+                        <wp:docPr id="350206830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847092496" name="Picture"/>
+                                <pic:cNvPr id="350206830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194545660" name="Picture">
+                  <wp:docPr id="1005664161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194545660" name="Picture"/>
+                          <pic:cNvPr id="1005664161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764997769" name="Picture">
+                  <wp:docPr id="114238204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764997769" name="Picture"/>
+                          <pic:cNvPr id="114238204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880749936" name="Picture">
+                  <wp:docPr id="915863114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880749936" name="Picture"/>
+                          <pic:cNvPr id="915863114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>