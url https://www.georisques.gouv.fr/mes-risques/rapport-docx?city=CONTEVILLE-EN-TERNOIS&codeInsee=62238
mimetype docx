--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105273225" name="Picture">
+                  <wp:docPr id="193604853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105273225" name="Picture"/>
+                          <pic:cNvPr id="193604853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029797385" name="Picture">
+                  <wp:docPr id="1379885777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029797385" name="Picture"/>
+                          <pic:cNvPr id="1379885777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270957710" name="Picture">
+                        <wp:docPr id="981111839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270957710" name="Picture"/>
+                                <pic:cNvPr id="981111839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038901140" name="Picture">
+                  <wp:docPr id="1874574308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038901140" name="Picture"/>
+                          <pic:cNvPr id="1874574308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373911238" name="Picture">
+                  <wp:docPr id="1503473477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373911238" name="Picture"/>
+                          <pic:cNvPr id="1503473477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171119701" name="Picture">
+                  <wp:docPr id="1283174308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171119701" name="Picture"/>
+                          <pic:cNvPr id="1283174308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682074178" name="Picture">
+                  <wp:docPr id="1470730085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682074178" name="Picture"/>
+                          <pic:cNvPr id="1470730085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761443958" name="Picture">
+                  <wp:docPr id="1557878351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761443958" name="Picture"/>
+                          <pic:cNvPr id="1557878351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390141675" name="Picture">
+                        <wp:docPr id="1567061699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390141675" name="Picture"/>
+                                <pic:cNvPr id="1567061699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222409356" name="Picture">
+                        <wp:docPr id="1134771359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222409356" name="Picture"/>
+                                <pic:cNvPr id="1134771359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434088301" name="Picture">
+                        <wp:docPr id="1241730173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434088301" name="Picture"/>
+                                <pic:cNvPr id="1241730173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526845866" name="Picture">
+                        <wp:docPr id="1135943301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526845866" name="Picture"/>
+                                <pic:cNvPr id="1135943301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452274080" name="Picture">
+                        <wp:docPr id="1829480714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452274080" name="Picture"/>
+                                <pic:cNvPr id="1829480714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85635847" name="Picture">
+                        <wp:docPr id="1042123156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85635847" name="Picture"/>
+                                <pic:cNvPr id="1042123156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061365296" name="Picture">
+                        <wp:docPr id="2072107304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061365296" name="Picture"/>
+                                <pic:cNvPr id="2072107304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946794810" name="Picture">
+                        <wp:docPr id="745035102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946794810" name="Picture"/>
+                                <pic:cNvPr id="745035102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208923679" name="Picture">
+                        <wp:docPr id="82361505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208923679" name="Picture"/>
+                                <pic:cNvPr id="82361505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112585987" name="Picture">
+                        <wp:docPr id="490237467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112585987" name="Picture"/>
+                                <pic:cNvPr id="490237467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032439592" name="Picture">
+                        <wp:docPr id="1944414466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032439592" name="Picture"/>
+                                <pic:cNvPr id="1944414466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612524597" name="Picture">
+                        <wp:docPr id="1389356830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612524597" name="Picture"/>
+                                <pic:cNvPr id="1389356830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081762060" name="Picture">
+                  <wp:docPr id="1831606720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081762060" name="Picture"/>
+                          <pic:cNvPr id="1831606720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966039160" name="Picture">
+                  <wp:docPr id="1625533882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966039160" name="Picture"/>
+                          <pic:cNvPr id="1625533882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448005710" name="Picture">
+                  <wp:docPr id="1160348251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448005710" name="Picture"/>
+                          <pic:cNvPr id="1160348251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081894804" name="Picture">
+                  <wp:docPr id="645055116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081894804" name="Picture"/>
+                          <pic:cNvPr id="645055116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024197775" name="Picture">
+                  <wp:docPr id="1387701187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024197775" name="Picture"/>
+                          <pic:cNvPr id="1387701187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623549313" name="Picture">
+                  <wp:docPr id="1520150735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623549313" name="Picture"/>
+                          <pic:cNvPr id="1520150735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626622431" name="Picture">
+                        <wp:docPr id="1435271642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626622431" name="Picture"/>
+                                <pic:cNvPr id="1435271642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515687490" name="Picture">
+                        <wp:docPr id="806974441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515687490" name="Picture"/>
+                                <pic:cNvPr id="806974441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152816592" name="Picture">
+                  <wp:docPr id="1842484297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152816592" name="Picture"/>
+                          <pic:cNvPr id="1842484297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589268455" name="Picture">
+                  <wp:docPr id="1670916115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589268455" name="Picture"/>
+                          <pic:cNvPr id="1670916115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534712594" name="Picture">
+                  <wp:docPr id="409311666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534712594" name="Picture"/>
+                          <pic:cNvPr id="409311666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382211361" name="Picture">
+                  <wp:docPr id="2066627974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382211361" name="Picture"/>
+                          <pic:cNvPr id="2066627974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701030274" name="Picture">
+                  <wp:docPr id="1895776918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701030274" name="Picture"/>
+                          <pic:cNvPr id="1895776918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487723859" name="Picture">
+                  <wp:docPr id="866699955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487723859" name="Picture"/>
+                          <pic:cNvPr id="866699955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605901" name="Picture">
+                        <wp:docPr id="1093890721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605901" name="Picture"/>
+                                <pic:cNvPr id="1093890721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894366749" name="Picture">
+                        <wp:docPr id="767480030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894366749" name="Picture"/>
+                                <pic:cNvPr id="767480030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970918299" name="Picture">
+                  <wp:docPr id="2009205170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970918299" name="Picture"/>
+                          <pic:cNvPr id="2009205170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440212793" name="Picture">
+                  <wp:docPr id="490267337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440212793" name="Picture"/>
+                          <pic:cNvPr id="490267337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774178452" name="Picture">
+                  <wp:docPr id="1101338680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774178452" name="Picture"/>
+                          <pic:cNvPr id="1101338680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625661109" name="Picture">
+                  <wp:docPr id="1685892860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625661109" name="Picture"/>
+                          <pic:cNvPr id="1685892860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314880153" name="Picture">
+                  <wp:docPr id="1836734079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314880153" name="Picture"/>
+                          <pic:cNvPr id="1836734079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650726664" name="Picture">
+                  <wp:docPr id="1092412115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650726664" name="Picture"/>
+                          <pic:cNvPr id="1092412115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973158546" name="Picture">
+                        <wp:docPr id="1592121200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973158546" name="Picture"/>
+                                <pic:cNvPr id="1592121200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424783908" name="Picture">
+                  <wp:docPr id="2018094085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424783908" name="Picture"/>
+                          <pic:cNvPr id="2018094085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822702932" name="Picture">
+                  <wp:docPr id="1390425512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822702932" name="Picture"/>
+                          <pic:cNvPr id="1390425512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784359727" name="Picture">
+                  <wp:docPr id="1822906859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784359727" name="Picture"/>
+                          <pic:cNvPr id="1822906859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686708199" name="Picture">
+                  <wp:docPr id="2055263071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686708199" name="Picture"/>
+                          <pic:cNvPr id="2055263071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172527473" name="Picture">
+                  <wp:docPr id="1495749098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172527473" name="Picture"/>
+                          <pic:cNvPr id="1495749098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777491872" name="Picture">
+                  <wp:docPr id="1364531738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777491872" name="Picture"/>
+                          <pic:cNvPr id="1364531738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121178317" name="Picture">
+                        <wp:docPr id="1873705787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121178317" name="Picture"/>
+                                <pic:cNvPr id="1873705787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94032895" name="Picture">
+                  <wp:docPr id="382871838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94032895" name="Picture"/>
+                          <pic:cNvPr id="382871838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509432873" name="Picture">
+                  <wp:docPr id="1363516030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509432873" name="Picture"/>
+                          <pic:cNvPr id="1363516030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804311316" name="Picture">
+                  <wp:docPr id="701868047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804311316" name="Picture"/>
+                          <pic:cNvPr id="701868047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>