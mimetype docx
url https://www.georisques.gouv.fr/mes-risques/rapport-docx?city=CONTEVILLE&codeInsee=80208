--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818174780" name="Picture">
+                  <wp:docPr id="215680032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818174780" name="Picture"/>
+                          <pic:cNvPr id="215680032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344286953" name="Picture">
+                  <wp:docPr id="2115907144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344286953" name="Picture"/>
+                          <pic:cNvPr id="2115907144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583164940" name="Picture">
+                        <wp:docPr id="342343024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583164940" name="Picture"/>
+                                <pic:cNvPr id="342343024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752060861" name="Picture">
+                  <wp:docPr id="2019714822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752060861" name="Picture"/>
+                          <pic:cNvPr id="2019714822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214096013" name="Picture">
+                  <wp:docPr id="1187286809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214096013" name="Picture"/>
+                          <pic:cNvPr id="1187286809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495637540" name="Picture">
+                  <wp:docPr id="1715286639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495637540" name="Picture"/>
+                          <pic:cNvPr id="1715286639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053228356" name="Picture">
+                  <wp:docPr id="2073216486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053228356" name="Picture"/>
+                          <pic:cNvPr id="2073216486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579482202" name="Picture">
+                  <wp:docPr id="676281497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579482202" name="Picture"/>
+                          <pic:cNvPr id="676281497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140644930" name="Picture">
+                        <wp:docPr id="1254717256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140644930" name="Picture"/>
+                                <pic:cNvPr id="1254717256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144118831" name="Picture">
+                        <wp:docPr id="2144998725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144118831" name="Picture"/>
+                                <pic:cNvPr id="2144998725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621741753" name="Picture">
+                        <wp:docPr id="935652736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621741753" name="Picture"/>
+                                <pic:cNvPr id="935652736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545337509" name="Picture">
+                        <wp:docPr id="893206250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545337509" name="Picture"/>
+                                <pic:cNvPr id="893206250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134288050" name="Picture">
+                        <wp:docPr id="152527010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134288050" name="Picture"/>
+                                <pic:cNvPr id="152527010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927302400" name="Picture">
+                        <wp:docPr id="1679182839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927302400" name="Picture"/>
+                                <pic:cNvPr id="1679182839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423619691" name="Picture">
+                        <wp:docPr id="1276239959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423619691" name="Picture"/>
+                                <pic:cNvPr id="1276239959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916237302" name="Picture">
+                        <wp:docPr id="1468064359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916237302" name="Picture"/>
+                                <pic:cNvPr id="1468064359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343367647" name="Picture">
+                        <wp:docPr id="394277025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343367647" name="Picture"/>
+                                <pic:cNvPr id="394277025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856547792" name="Picture">
+                        <wp:docPr id="1843205150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856547792" name="Picture"/>
+                                <pic:cNvPr id="1843205150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858311146" name="Picture">
+                        <wp:docPr id="55829768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858311146" name="Picture"/>
+                                <pic:cNvPr id="55829768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492255979" name="Picture">
+                        <wp:docPr id="1584890274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492255979" name="Picture"/>
+                                <pic:cNvPr id="1584890274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486880645" name="Picture">
+                        <wp:docPr id="1695264909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486880645" name="Picture"/>
+                                <pic:cNvPr id="1695264909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211148085" name="Picture">
+                        <wp:docPr id="1234455996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211148085" name="Picture"/>
+                                <pic:cNvPr id="1234455996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029926322" name="Picture">
+                        <wp:docPr id="41269008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029926322" name="Picture"/>
+                                <pic:cNvPr id="41269008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735550321" name="Picture">
+                  <wp:docPr id="231332511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735550321" name="Picture"/>
+                          <pic:cNvPr id="231332511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285969580" name="Picture">
+                  <wp:docPr id="1718588989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285969580" name="Picture"/>
+                          <pic:cNvPr id="1718588989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983087757" name="Picture">
+                  <wp:docPr id="1470676015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983087757" name="Picture"/>
+                          <pic:cNvPr id="1470676015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252736396" name="Picture">
+                  <wp:docPr id="1048338015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252736396" name="Picture"/>
+                          <pic:cNvPr id="1048338015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165765166" name="Picture">
+                  <wp:docPr id="1878910486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165765166" name="Picture"/>
+                          <pic:cNvPr id="1878910486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184155127" name="Picture">
+                  <wp:docPr id="1411101546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184155127" name="Picture"/>
+                          <pic:cNvPr id="1411101546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608883521" name="Picture">
+                        <wp:docPr id="1754557821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608883521" name="Picture"/>
+                                <pic:cNvPr id="1754557821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440282330" name="Picture">
+                  <wp:docPr id="708619263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440282330" name="Picture"/>
+                          <pic:cNvPr id="708619263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927421546" name="Picture">
+                  <wp:docPr id="1055764313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927421546" name="Picture"/>
+                          <pic:cNvPr id="1055764313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4201388" name="Picture">
+                  <wp:docPr id="1968820860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4201388" name="Picture"/>
+                          <pic:cNvPr id="1968820860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137705714" name="Picture">
+                  <wp:docPr id="2090169733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137705714" name="Picture"/>
+                          <pic:cNvPr id="2090169733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79520750" name="Picture">
+                  <wp:docPr id="977172055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79520750" name="Picture"/>
+                          <pic:cNvPr id="977172055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860988285" name="Picture">
+                  <wp:docPr id="1442483009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860988285" name="Picture"/>
+                          <pic:cNvPr id="1442483009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258209765" name="Picture">
+                        <wp:docPr id="833533845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258209765" name="Picture"/>
+                                <pic:cNvPr id="833533845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832042815" name="Picture">
+                  <wp:docPr id="814711394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832042815" name="Picture"/>
+                          <pic:cNvPr id="814711394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987587119" name="Picture">
+                  <wp:docPr id="1161858210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987587119" name="Picture"/>
+                          <pic:cNvPr id="1161858210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344035446" name="Picture">
+                  <wp:docPr id="489240324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344035446" name="Picture"/>
+                          <pic:cNvPr id="489240324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872295737" name="Picture">
+                  <wp:docPr id="538496190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872295737" name="Picture"/>
+                          <pic:cNvPr id="538496190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036557156" name="Picture">
+                  <wp:docPr id="887484556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036557156" name="Picture"/>
+                          <pic:cNvPr id="887484556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060601268" name="Picture">
+                  <wp:docPr id="520015925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060601268" name="Picture"/>
+                          <pic:cNvPr id="520015925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827000273" name="Picture">
+                        <wp:docPr id="510185908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827000273" name="Picture"/>
+                                <pic:cNvPr id="510185908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898962577" name="Picture">
+                  <wp:docPr id="1988089140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898962577" name="Picture"/>
+                          <pic:cNvPr id="1988089140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59071407" name="Picture">
+                  <wp:docPr id="1388890767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59071407" name="Picture"/>
+                          <pic:cNvPr id="1388890767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639245861" name="Picture">
+                  <wp:docPr id="2059321850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639245861" name="Picture"/>
+                          <pic:cNvPr id="2059321850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851724915" name="Picture">
+                  <wp:docPr id="176172289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851724915" name="Picture"/>
+                          <pic:cNvPr id="176172289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562184354" name="Picture">
+                  <wp:docPr id="781616781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562184354" name="Picture"/>
+                          <pic:cNvPr id="781616781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975968389" name="Picture">
+                  <wp:docPr id="523017557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975968389" name="Picture"/>
+                          <pic:cNvPr id="523017557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872282125" name="Picture">
+                        <wp:docPr id="431129914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872282125" name="Picture"/>
+                                <pic:cNvPr id="431129914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906822244" name="Picture">
+                  <wp:docPr id="558305967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906822244" name="Picture"/>
+                          <pic:cNvPr id="558305967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767983565" name="Picture">
+                  <wp:docPr id="743557352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767983565" name="Picture"/>
+                          <pic:cNvPr id="743557352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034886588" name="Picture">
+                  <wp:docPr id="904690715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034886588" name="Picture"/>
+                          <pic:cNvPr id="904690715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236399788" name="Picture">
+                  <wp:docPr id="328905768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236399788" name="Picture"/>
+                          <pic:cNvPr id="328905768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737470086" name="Picture">
+                  <wp:docPr id="791989256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737470086" name="Picture"/>
+                          <pic:cNvPr id="791989256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147383967" name="Picture">
+                  <wp:docPr id="2011863973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147383967" name="Picture"/>
+                          <pic:cNvPr id="2011863973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136707618" name="Picture">
+                  <wp:docPr id="285008274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136707618" name="Picture"/>
+                          <pic:cNvPr id="285008274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072877604" name="Picture">
+                  <wp:docPr id="83421874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072877604" name="Picture"/>
+                          <pic:cNvPr id="83421874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015985430" name="Picture">
+                  <wp:docPr id="1282685252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015985430" name="Picture"/>
+                          <pic:cNvPr id="1282685252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>