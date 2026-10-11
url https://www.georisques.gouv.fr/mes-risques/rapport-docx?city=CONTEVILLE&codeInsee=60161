--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022245507" name="Picture">
+                  <wp:docPr id="1388164730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022245507" name="Picture"/>
+                          <pic:cNvPr id="1388164730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143857221" name="Picture">
+                  <wp:docPr id="1702844993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143857221" name="Picture"/>
+                          <pic:cNvPr id="1702844993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158780276" name="Picture">
+                        <wp:docPr id="1247957276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158780276" name="Picture"/>
+                                <pic:cNvPr id="1247957276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832191824" name="Picture">
+                  <wp:docPr id="790235567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832191824" name="Picture"/>
+                          <pic:cNvPr id="790235567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067633711" name="Picture">
+                  <wp:docPr id="837100924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067633711" name="Picture"/>
+                          <pic:cNvPr id="837100924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053020207" name="Picture">
+                  <wp:docPr id="1068717374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053020207" name="Picture"/>
+                          <pic:cNvPr id="1068717374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820709700" name="Picture">
+                  <wp:docPr id="1699969669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820709700" name="Picture"/>
+                          <pic:cNvPr id="1699969669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163570992" name="Picture">
+                  <wp:docPr id="1431301516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163570992" name="Picture"/>
+                          <pic:cNvPr id="1431301516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084609965" name="Picture">
+                        <wp:docPr id="334707547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084609965" name="Picture"/>
+                                <pic:cNvPr id="334707547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761971969" name="Picture">
+                        <wp:docPr id="579497069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761971969" name="Picture"/>
+                                <pic:cNvPr id="579497069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945355926" name="Picture">
+                        <wp:docPr id="1969055341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945355926" name="Picture"/>
+                                <pic:cNvPr id="1969055341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409292075" name="Picture">
+                        <wp:docPr id="1951816504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409292075" name="Picture"/>
+                                <pic:cNvPr id="1951816504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5059745" name="Picture">
+                        <wp:docPr id="1252150040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5059745" name="Picture"/>
+                                <pic:cNvPr id="1252150040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52974852" name="Picture">
+                        <wp:docPr id="608400827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52974852" name="Picture"/>
+                                <pic:cNvPr id="608400827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670134517" name="Picture">
+                        <wp:docPr id="1054298668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670134517" name="Picture"/>
+                                <pic:cNvPr id="1054298668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342882624" name="Picture">
+                        <wp:docPr id="6782266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342882624" name="Picture"/>
+                                <pic:cNvPr id="6782266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407863539" name="Picture">
+                        <wp:docPr id="2011352940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407863539" name="Picture"/>
+                                <pic:cNvPr id="2011352940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578924090" name="Picture">
+                        <wp:docPr id="2094824410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578924090" name="Picture"/>
+                                <pic:cNvPr id="2094824410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860359070" name="Picture">
+                        <wp:docPr id="883597291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860359070" name="Picture"/>
+                                <pic:cNvPr id="883597291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529948491" name="Picture">
+                        <wp:docPr id="2023994945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529948491" name="Picture"/>
+                                <pic:cNvPr id="2023994945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915716311" name="Picture">
+                  <wp:docPr id="1376981879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915716311" name="Picture"/>
+                          <pic:cNvPr id="1376981879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788290826" name="Picture">
+                  <wp:docPr id="22968793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788290826" name="Picture"/>
+                          <pic:cNvPr id="22968793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008793325" name="Picture">
+                  <wp:docPr id="1302556837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008793325" name="Picture"/>
+                          <pic:cNvPr id="1302556837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974985032" name="Picture">
+                  <wp:docPr id="1551024201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974985032" name="Picture"/>
+                          <pic:cNvPr id="1551024201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636511440" name="Picture">
+                  <wp:docPr id="20653635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636511440" name="Picture"/>
+                          <pic:cNvPr id="20653635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351589222" name="Picture">
+                  <wp:docPr id="1072387536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351589222" name="Picture"/>
+                          <pic:cNvPr id="1072387536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710083178" name="Picture">
+                        <wp:docPr id="505116983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710083178" name="Picture"/>
+                                <pic:cNvPr id="505116983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108569888" name="Picture">
+                        <wp:docPr id="1449418835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108569888" name="Picture"/>
+                                <pic:cNvPr id="1449418835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471021905" name="Picture">
+                  <wp:docPr id="227176041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471021905" name="Picture"/>
+                          <pic:cNvPr id="227176041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478701193" name="Picture">
+                  <wp:docPr id="325284636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478701193" name="Picture"/>
+                          <pic:cNvPr id="325284636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26226370" name="Picture">
+                  <wp:docPr id="1727070171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26226370" name="Picture"/>
+                          <pic:cNvPr id="1727070171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983578534" name="Picture">
+                  <wp:docPr id="1795779940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983578534" name="Picture"/>
+                          <pic:cNvPr id="1795779940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912454093" name="Picture">
+                  <wp:docPr id="775131978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912454093" name="Picture"/>
+                          <pic:cNvPr id="775131978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001034574" name="Picture">
+                  <wp:docPr id="10757759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001034574" name="Picture"/>
+                          <pic:cNvPr id="10757759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756794861" name="Picture">
+                        <wp:docPr id="1828162141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756794861" name="Picture"/>
+                                <pic:cNvPr id="1828162141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893653144" name="Picture">
+                  <wp:docPr id="1296162402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893653144" name="Picture"/>
+                          <pic:cNvPr id="1296162402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331895847" name="Picture">
+                  <wp:docPr id="308245990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331895847" name="Picture"/>
+                          <pic:cNvPr id="308245990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82432009" name="Picture">
+                  <wp:docPr id="464688543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82432009" name="Picture"/>
+                          <pic:cNvPr id="464688543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870177848" name="Picture">
+                  <wp:docPr id="520538752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870177848" name="Picture"/>
+                          <pic:cNvPr id="520538752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949827959" name="Picture">
+                  <wp:docPr id="574804080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949827959" name="Picture"/>
+                          <pic:cNvPr id="574804080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451149300" name="Picture">
+                  <wp:docPr id="773395149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451149300" name="Picture"/>
+                          <pic:cNvPr id="773395149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760859581" name="Picture">
+                        <wp:docPr id="580982410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760859581" name="Picture"/>
+                                <pic:cNvPr id="580982410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221837445" name="Picture">
+                  <wp:docPr id="1145628521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221837445" name="Picture"/>
+                          <pic:cNvPr id="1145628521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113072781" name="Picture">
+                  <wp:docPr id="988533800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113072781" name="Picture"/>
+                          <pic:cNvPr id="988533800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112691451" name="Picture">
+                  <wp:docPr id="1499582787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112691451" name="Picture"/>
+                          <pic:cNvPr id="1499582787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851408052" name="Picture">
+                  <wp:docPr id="1143480824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851408052" name="Picture"/>
+                          <pic:cNvPr id="1143480824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958122912" name="Picture">
+                  <wp:docPr id="1893083691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958122912" name="Picture"/>
+                          <pic:cNvPr id="1893083691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120911572" name="Picture">
+                  <wp:docPr id="250648514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120911572" name="Picture"/>
+                          <pic:cNvPr id="250648514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943490829" name="Picture">
+                        <wp:docPr id="277927045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943490829" name="Picture"/>
+                                <pic:cNvPr id="277927045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313165556" name="Picture">
+                  <wp:docPr id="450105298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313165556" name="Picture"/>
+                          <pic:cNvPr id="450105298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407386715" name="Picture">
+                  <wp:docPr id="1711565718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407386715" name="Picture"/>
+                          <pic:cNvPr id="1711565718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547506139" name="Picture">
+                  <wp:docPr id="1987869210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547506139" name="Picture"/>
+                          <pic:cNvPr id="1987869210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>