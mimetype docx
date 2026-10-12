--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388164730" name="Picture">
+                  <wp:docPr id="1320819372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388164730" name="Picture"/>
+                          <pic:cNvPr id="1320819372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702844993" name="Picture">
+                  <wp:docPr id="652451631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702844993" name="Picture"/>
+                          <pic:cNvPr id="652451631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247957276" name="Picture">
+                        <wp:docPr id="153858093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247957276" name="Picture"/>
+                                <pic:cNvPr id="153858093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790235567" name="Picture">
+                  <wp:docPr id="1459489706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790235567" name="Picture"/>
+                          <pic:cNvPr id="1459489706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837100924" name="Picture">
+                  <wp:docPr id="1502956413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837100924" name="Picture"/>
+                          <pic:cNvPr id="1502956413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068717374" name="Picture">
+                  <wp:docPr id="171333882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068717374" name="Picture"/>
+                          <pic:cNvPr id="171333882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699969669" name="Picture">
+                  <wp:docPr id="918567269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699969669" name="Picture"/>
+                          <pic:cNvPr id="918567269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431301516" name="Picture">
+                  <wp:docPr id="2037062206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431301516" name="Picture"/>
+                          <pic:cNvPr id="2037062206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334707547" name="Picture">
+                        <wp:docPr id="842460781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334707547" name="Picture"/>
+                                <pic:cNvPr id="842460781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579497069" name="Picture">
+                        <wp:docPr id="1145379251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579497069" name="Picture"/>
+                                <pic:cNvPr id="1145379251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969055341" name="Picture">
+                        <wp:docPr id="655774241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969055341" name="Picture"/>
+                                <pic:cNvPr id="655774241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951816504" name="Picture">
+                        <wp:docPr id="384500098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951816504" name="Picture"/>
+                                <pic:cNvPr id="384500098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252150040" name="Picture">
+                        <wp:docPr id="181130970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252150040" name="Picture"/>
+                                <pic:cNvPr id="181130970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608400827" name="Picture">
+                        <wp:docPr id="1000029427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608400827" name="Picture"/>
+                                <pic:cNvPr id="1000029427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054298668" name="Picture">
+                        <wp:docPr id="224900067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054298668" name="Picture"/>
+                                <pic:cNvPr id="224900067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6782266" name="Picture">
+                        <wp:docPr id="1088132760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6782266" name="Picture"/>
+                                <pic:cNvPr id="1088132760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011352940" name="Picture">
+                        <wp:docPr id="1630009820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011352940" name="Picture"/>
+                                <pic:cNvPr id="1630009820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094824410" name="Picture">
+                        <wp:docPr id="829959369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094824410" name="Picture"/>
+                                <pic:cNvPr id="829959369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883597291" name="Picture">
+                        <wp:docPr id="512899693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883597291" name="Picture"/>
+                                <pic:cNvPr id="512899693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023994945" name="Picture">
+                        <wp:docPr id="1193170524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023994945" name="Picture"/>
+                                <pic:cNvPr id="1193170524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376981879" name="Picture">
+                  <wp:docPr id="1315816186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376981879" name="Picture"/>
+                          <pic:cNvPr id="1315816186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22968793" name="Picture">
+                  <wp:docPr id="702479167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22968793" name="Picture"/>
+                          <pic:cNvPr id="702479167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302556837" name="Picture">
+                  <wp:docPr id="1313653430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302556837" name="Picture"/>
+                          <pic:cNvPr id="1313653430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551024201" name="Picture">
+                  <wp:docPr id="2071579975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551024201" name="Picture"/>
+                          <pic:cNvPr id="2071579975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20653635" name="Picture">
+                  <wp:docPr id="1959363684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20653635" name="Picture"/>
+                          <pic:cNvPr id="1959363684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072387536" name="Picture">
+                  <wp:docPr id="240722096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072387536" name="Picture"/>
+                          <pic:cNvPr id="240722096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505116983" name="Picture">
+                        <wp:docPr id="2035934059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505116983" name="Picture"/>
+                                <pic:cNvPr id="2035934059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449418835" name="Picture">
+                        <wp:docPr id="1362568507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449418835" name="Picture"/>
+                                <pic:cNvPr id="1362568507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227176041" name="Picture">
+                  <wp:docPr id="104923077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227176041" name="Picture"/>
+                          <pic:cNvPr id="104923077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325284636" name="Picture">
+                  <wp:docPr id="859814500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325284636" name="Picture"/>
+                          <pic:cNvPr id="859814500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727070171" name="Picture">
+                  <wp:docPr id="1531535301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727070171" name="Picture"/>
+                          <pic:cNvPr id="1531535301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795779940" name="Picture">
+                  <wp:docPr id="1261670919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795779940" name="Picture"/>
+                          <pic:cNvPr id="1261670919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775131978" name="Picture">
+                  <wp:docPr id="189776562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775131978" name="Picture"/>
+                          <pic:cNvPr id="189776562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10757759" name="Picture">
+                  <wp:docPr id="1640089636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10757759" name="Picture"/>
+                          <pic:cNvPr id="1640089636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828162141" name="Picture">
+                        <wp:docPr id="226190710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828162141" name="Picture"/>
+                                <pic:cNvPr id="226190710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296162402" name="Picture">
+                  <wp:docPr id="1645480981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296162402" name="Picture"/>
+                          <pic:cNvPr id="1645480981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308245990" name="Picture">
+                  <wp:docPr id="1597164801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308245990" name="Picture"/>
+                          <pic:cNvPr id="1597164801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464688543" name="Picture">
+                  <wp:docPr id="417760120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464688543" name="Picture"/>
+                          <pic:cNvPr id="417760120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520538752" name="Picture">
+                  <wp:docPr id="655628975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520538752" name="Picture"/>
+                          <pic:cNvPr id="655628975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574804080" name="Picture">
+                  <wp:docPr id="1020917537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574804080" name="Picture"/>
+                          <pic:cNvPr id="1020917537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773395149" name="Picture">
+                  <wp:docPr id="968717909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773395149" name="Picture"/>
+                          <pic:cNvPr id="968717909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580982410" name="Picture">
+                        <wp:docPr id="224953233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580982410" name="Picture"/>
+                                <pic:cNvPr id="224953233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145628521" name="Picture">
+                  <wp:docPr id="1605718967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145628521" name="Picture"/>
+                          <pic:cNvPr id="1605718967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988533800" name="Picture">
+                  <wp:docPr id="1649647091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988533800" name="Picture"/>
+                          <pic:cNvPr id="1649647091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499582787" name="Picture">
+                  <wp:docPr id="900471148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499582787" name="Picture"/>
+                          <pic:cNvPr id="900471148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143480824" name="Picture">
+                  <wp:docPr id="1431890890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143480824" name="Picture"/>
+                          <pic:cNvPr id="1431890890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893083691" name="Picture">
+                  <wp:docPr id="2095880345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893083691" name="Picture"/>
+                          <pic:cNvPr id="2095880345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250648514" name="Picture">
+                  <wp:docPr id="888301234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250648514" name="Picture"/>
+                          <pic:cNvPr id="888301234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277927045" name="Picture">
+                        <wp:docPr id="886831578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277927045" name="Picture"/>
+                                <pic:cNvPr id="886831578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450105298" name="Picture">
+                  <wp:docPr id="331075077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450105298" name="Picture"/>
+                          <pic:cNvPr id="331075077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711565718" name="Picture">
+                  <wp:docPr id="797108647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711565718" name="Picture"/>
+                          <pic:cNvPr id="797108647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987869210" name="Picture">
+                  <wp:docPr id="491977401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987869210" name="Picture"/>
+                          <pic:cNvPr id="491977401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>