--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136046208" name="Picture">
+                  <wp:docPr id="1422123401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136046208" name="Picture"/>
+                          <pic:cNvPr id="1422123401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982047676" name="Picture">
+                  <wp:docPr id="1991424475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982047676" name="Picture"/>
+                          <pic:cNvPr id="1991424475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815524215" name="Picture">
+                        <wp:docPr id="538895675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815524215" name="Picture"/>
+                                <pic:cNvPr id="538895675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592227143" name="Picture">
+                  <wp:docPr id="1220524474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592227143" name="Picture"/>
+                          <pic:cNvPr id="1220524474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253432597" name="Picture">
+                  <wp:docPr id="1175206535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253432597" name="Picture"/>
+                          <pic:cNvPr id="1175206535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88894340" name="Picture">
+                  <wp:docPr id="1548523073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88894340" name="Picture"/>
+                          <pic:cNvPr id="1548523073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269220309" name="Picture">
+                  <wp:docPr id="2053973023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269220309" name="Picture"/>
+                          <pic:cNvPr id="2053973023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067412576" name="Picture">
+                  <wp:docPr id="890633458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067412576" name="Picture"/>
+                          <pic:cNvPr id="890633458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669579855" name="Picture">
+                        <wp:docPr id="979767877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669579855" name="Picture"/>
+                                <pic:cNvPr id="979767877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602342062" name="Picture">
+                        <wp:docPr id="1031988931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602342062" name="Picture"/>
+                                <pic:cNvPr id="1031988931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460051943" name="Picture">
+                        <wp:docPr id="1815804182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460051943" name="Picture"/>
+                                <pic:cNvPr id="1815804182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957953549" name="Picture">
+                        <wp:docPr id="2144283016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957953549" name="Picture"/>
+                                <pic:cNvPr id="2144283016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771455793" name="Picture">
+                        <wp:docPr id="76063924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771455793" name="Picture"/>
+                                <pic:cNvPr id="76063924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011891150" name="Picture">
+                        <wp:docPr id="1911806514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011891150" name="Picture"/>
+                                <pic:cNvPr id="1911806514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800040993" name="Picture">
+                        <wp:docPr id="941390142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800040993" name="Picture"/>
+                                <pic:cNvPr id="941390142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009179140" name="Picture">
+                        <wp:docPr id="590076480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009179140" name="Picture"/>
+                                <pic:cNvPr id="590076480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728923993" name="Picture">
+                        <wp:docPr id="2024944403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728923993" name="Picture"/>
+                                <pic:cNvPr id="2024944403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368773093" name="Picture">
+                        <wp:docPr id="950276310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368773093" name="Picture"/>
+                                <pic:cNvPr id="950276310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323668279" name="Picture">
+                        <wp:docPr id="744943600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323668279" name="Picture"/>
+                                <pic:cNvPr id="744943600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765524493" name="Picture">
+                        <wp:docPr id="2027272062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765524493" name="Picture"/>
+                                <pic:cNvPr id="2027272062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313483931" name="Picture">
+                        <wp:docPr id="1114268825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313483931" name="Picture"/>
+                                <pic:cNvPr id="1114268825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991198926" name="Picture">
+                        <wp:docPr id="491958258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991198926" name="Picture"/>
+                                <pic:cNvPr id="491958258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630318092" name="Picture">
+                        <wp:docPr id="954469450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630318092" name="Picture"/>
+                                <pic:cNvPr id="954469450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908137213" name="Picture">
+                  <wp:docPr id="929230504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908137213" name="Picture"/>
+                          <pic:cNvPr id="929230504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408638231" name="Picture">
+                  <wp:docPr id="584687533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408638231" name="Picture"/>
+                          <pic:cNvPr id="584687533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275463679" name="Picture">
+                  <wp:docPr id="1716010300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275463679" name="Picture"/>
+                          <pic:cNvPr id="1716010300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336494372" name="Picture">
+                  <wp:docPr id="1326184585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336494372" name="Picture"/>
+                          <pic:cNvPr id="1326184585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144527642" name="Picture">
+                  <wp:docPr id="1687591346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144527642" name="Picture"/>
+                          <pic:cNvPr id="1687591346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305439074" name="Picture">
+                  <wp:docPr id="118216549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305439074" name="Picture"/>
+                          <pic:cNvPr id="118216549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518937438" name="Picture">
+                        <wp:docPr id="1156974425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518937438" name="Picture"/>
+                                <pic:cNvPr id="1156974425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062265154" name="Picture">
+                  <wp:docPr id="1464056648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062265154" name="Picture"/>
+                          <pic:cNvPr id="1464056648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438323450" name="Picture">
+                  <wp:docPr id="436758121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438323450" name="Picture"/>
+                          <pic:cNvPr id="436758121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987630155" name="Picture">
+                  <wp:docPr id="1857058494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987630155" name="Picture"/>
+                          <pic:cNvPr id="1857058494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912889156" name="Picture">
+                  <wp:docPr id="845768457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912889156" name="Picture"/>
+                          <pic:cNvPr id="845768457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027591663" name="Picture">
+                  <wp:docPr id="745294983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027591663" name="Picture"/>
+                          <pic:cNvPr id="745294983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359114291" name="Picture">
+                  <wp:docPr id="1340641234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359114291" name="Picture"/>
+                          <pic:cNvPr id="1340641234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954959535" name="Picture">
+                        <wp:docPr id="127514570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954959535" name="Picture"/>
+                                <pic:cNvPr id="127514570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670774707" name="Picture">
+                  <wp:docPr id="1644254138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670774707" name="Picture"/>
+                          <pic:cNvPr id="1644254138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554230985" name="Picture">
+                  <wp:docPr id="1965440774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554230985" name="Picture"/>
+                          <pic:cNvPr id="1965440774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616917316" name="Picture">
+                  <wp:docPr id="1731942885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616917316" name="Picture"/>
+                          <pic:cNvPr id="1731942885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886571796" name="Picture">
+                  <wp:docPr id="1263205487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886571796" name="Picture"/>
+                          <pic:cNvPr id="1263205487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245661521" name="Picture">
+                  <wp:docPr id="2041660710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245661521" name="Picture"/>
+                          <pic:cNvPr id="2041660710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726519615" name="Picture">
+                  <wp:docPr id="1829150956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726519615" name="Picture"/>
+                          <pic:cNvPr id="1829150956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412194549" name="Picture">
+                        <wp:docPr id="1890861872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412194549" name="Picture"/>
+                                <pic:cNvPr id="1890861872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832832249" name="Picture">
+                  <wp:docPr id="1591432037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832832249" name="Picture"/>
+                          <pic:cNvPr id="1591432037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056376573" name="Picture">
+                  <wp:docPr id="449450656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056376573" name="Picture"/>
+                          <pic:cNvPr id="449450656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166453790" name="Picture">
+                  <wp:docPr id="1211461386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166453790" name="Picture"/>
+                          <pic:cNvPr id="1211461386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711895938" name="Picture">
+                  <wp:docPr id="619749509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711895938" name="Picture"/>
+                          <pic:cNvPr id="619749509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615808336" name="Picture">
+                  <wp:docPr id="1852176809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615808336" name="Picture"/>
+                          <pic:cNvPr id="1852176809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920822357" name="Picture">
+                  <wp:docPr id="223053392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920822357" name="Picture"/>
+                          <pic:cNvPr id="223053392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838298275" name="Picture">
+                  <wp:docPr id="207900524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838298275" name="Picture"/>
+                          <pic:cNvPr id="207900524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512969201" name="Picture">
+                  <wp:docPr id="546095896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512969201" name="Picture"/>
+                          <pic:cNvPr id="546095896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012309297" name="Picture">
+                  <wp:docPr id="923515545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012309297" name="Picture"/>
+                          <pic:cNvPr id="923515545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415044682" name="Picture">
+                        <wp:docPr id="770087792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415044682" name="Picture"/>
+                                <pic:cNvPr id="770087792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686708355" name="Picture">
+                  <wp:docPr id="1196630823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686708355" name="Picture"/>
+                          <pic:cNvPr id="1196630823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810968796" name="Picture">
+                  <wp:docPr id="2137590429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810968796" name="Picture"/>
+                          <pic:cNvPr id="2137590429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530587050" name="Picture">
+                  <wp:docPr id="395520616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530587050" name="Picture"/>
+                          <pic:cNvPr id="395520616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718856651" name="Picture">
+                  <wp:docPr id="1594975948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718856651" name="Picture"/>
+                          <pic:cNvPr id="1594975948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404234640" name="Picture">
+                  <wp:docPr id="1846168241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404234640" name="Picture"/>
+                          <pic:cNvPr id="1846168241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444535550" name="Picture">
+                  <wp:docPr id="1511968968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444535550" name="Picture"/>
+                          <pic:cNvPr id="1511968968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524226752" name="Picture">
+                        <wp:docPr id="1571634461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524226752" name="Picture"/>
+                                <pic:cNvPr id="1571634461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123322869" name="Picture">
+                  <wp:docPr id="1897479920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123322869" name="Picture"/>
+                          <pic:cNvPr id="1897479920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733584913" name="Picture">
+                  <wp:docPr id="2111794365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733584913" name="Picture"/>
+                          <pic:cNvPr id="2111794365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951128927" name="Picture">
+                  <wp:docPr id="1795738325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951128927" name="Picture"/>
+                          <pic:cNvPr id="1795738325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>