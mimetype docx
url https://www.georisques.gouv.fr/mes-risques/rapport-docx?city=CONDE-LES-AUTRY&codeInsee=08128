--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664718306" name="Picture">
+                  <wp:docPr id="234669355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664718306" name="Picture"/>
+                          <pic:cNvPr id="234669355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430706368" name="Picture">
+                  <wp:docPr id="208971867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430706368" name="Picture"/>
+                          <pic:cNvPr id="208971867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679350365" name="Picture">
+                        <wp:docPr id="353589144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679350365" name="Picture"/>
+                                <pic:cNvPr id="353589144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947269243" name="Picture">
+                  <wp:docPr id="742351707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947269243" name="Picture"/>
+                          <pic:cNvPr id="742351707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089644452" name="Picture">
+                  <wp:docPr id="1394721695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089644452" name="Picture"/>
+                          <pic:cNvPr id="1394721695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906318180" name="Picture">
+                  <wp:docPr id="372971232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906318180" name="Picture"/>
+                          <pic:cNvPr id="372971232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061700490" name="Picture">
+                  <wp:docPr id="86210654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061700490" name="Picture"/>
+                          <pic:cNvPr id="86210654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374109729" name="Picture">
+                  <wp:docPr id="918527964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374109729" name="Picture"/>
+                          <pic:cNvPr id="918527964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10062830" name="Picture">
+                        <wp:docPr id="1012042001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10062830" name="Picture"/>
+                                <pic:cNvPr id="1012042001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564064244" name="Picture">
+                        <wp:docPr id="692380527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564064244" name="Picture"/>
+                                <pic:cNvPr id="692380527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55586702" name="Picture">
+                        <wp:docPr id="771498221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55586702" name="Picture"/>
+                                <pic:cNvPr id="771498221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691670078" name="Picture">
+                        <wp:docPr id="752535109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691670078" name="Picture"/>
+                                <pic:cNvPr id="752535109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31363833" name="Picture">
+                        <wp:docPr id="13426036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31363833" name="Picture"/>
+                                <pic:cNvPr id="13426036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141656409" name="Picture">
+                        <wp:docPr id="1433854205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141656409" name="Picture"/>
+                                <pic:cNvPr id="1433854205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788750112" name="Picture">
+                        <wp:docPr id="381358538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788750112" name="Picture"/>
+                                <pic:cNvPr id="381358538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988671285" name="Picture">
+                        <wp:docPr id="463550545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988671285" name="Picture"/>
+                                <pic:cNvPr id="463550545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386192054" name="Picture">
+                        <wp:docPr id="91004107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386192054" name="Picture"/>
+                                <pic:cNvPr id="91004107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057084377" name="Picture">
+                        <wp:docPr id="1725954973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057084377" name="Picture"/>
+                                <pic:cNvPr id="1725954973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077138482" name="Picture">
+                        <wp:docPr id="12603154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077138482" name="Picture"/>
+                                <pic:cNvPr id="12603154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325661021" name="Picture">
+                        <wp:docPr id="74170751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325661021" name="Picture"/>
+                                <pic:cNvPr id="74170751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363864970" name="Picture">
+                        <wp:docPr id="1085248453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363864970" name="Picture"/>
+                                <pic:cNvPr id="1085248453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973008769" name="Picture">
+                        <wp:docPr id="990951051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973008769" name="Picture"/>
+                                <pic:cNvPr id="990951051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254967710" name="Picture">
+                        <wp:docPr id="1439505031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254967710" name="Picture"/>
+                                <pic:cNvPr id="1439505031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337982390" name="Picture">
+                  <wp:docPr id="1439009028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337982390" name="Picture"/>
+                          <pic:cNvPr id="1439009028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183660428" name="Picture">
+                  <wp:docPr id="62545753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183660428" name="Picture"/>
+                          <pic:cNvPr id="62545753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642711100" name="Picture">
+                  <wp:docPr id="446056001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642711100" name="Picture"/>
+                          <pic:cNvPr id="446056001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951395241" name="Picture">
+                  <wp:docPr id="609234199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951395241" name="Picture"/>
+                          <pic:cNvPr id="609234199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933738908" name="Picture">
+                  <wp:docPr id="1750011394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933738908" name="Picture"/>
+                          <pic:cNvPr id="1750011394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069474906" name="Picture">
+                  <wp:docPr id="2028452923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069474906" name="Picture"/>
+                          <pic:cNvPr id="2028452923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005031048" name="Picture">
+                        <wp:docPr id="1712550225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005031048" name="Picture"/>
+                                <pic:cNvPr id="1712550225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444631969" name="Picture">
+                  <wp:docPr id="949081240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444631969" name="Picture"/>
+                          <pic:cNvPr id="949081240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399205479" name="Picture">
+                  <wp:docPr id="821148972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399205479" name="Picture"/>
+                          <pic:cNvPr id="821148972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918911643" name="Picture">
+                  <wp:docPr id="1293274010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918911643" name="Picture"/>
+                          <pic:cNvPr id="1293274010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73705645" name="Picture">
+                  <wp:docPr id="798650687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73705645" name="Picture"/>
+                          <pic:cNvPr id="798650687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385060828" name="Picture">
+                  <wp:docPr id="306236581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385060828" name="Picture"/>
+                          <pic:cNvPr id="306236581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017637479" name="Picture">
+                  <wp:docPr id="1833460077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017637479" name="Picture"/>
+                          <pic:cNvPr id="1833460077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105419793" name="Picture">
+                        <wp:docPr id="747524420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105419793" name="Picture"/>
+                                <pic:cNvPr id="747524420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92987437" name="Picture">
+                  <wp:docPr id="1695272601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92987437" name="Picture"/>
+                          <pic:cNvPr id="1695272601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14092467" name="Picture">
+                  <wp:docPr id="1779885113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14092467" name="Picture"/>
+                          <pic:cNvPr id="1779885113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414628943" name="Picture">
+                  <wp:docPr id="1749464090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414628943" name="Picture"/>
+                          <pic:cNvPr id="1749464090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177536149" name="Picture">
+                  <wp:docPr id="1538182082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177536149" name="Picture"/>
+                          <pic:cNvPr id="1538182082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277951957" name="Picture">
+                  <wp:docPr id="843477861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277951957" name="Picture"/>
+                          <pic:cNvPr id="843477861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851328493" name="Picture">
+                  <wp:docPr id="1621152016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851328493" name="Picture"/>
+                          <pic:cNvPr id="1621152016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29454,57 +29454,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104589080" name="Picture">
+                        <wp:docPr id="448235498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104589080" name="Picture"/>
+                                <pic:cNvPr id="448235498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841401428" name="Picture">
+                  <wp:docPr id="279312962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841401428" name="Picture"/>
+                          <pic:cNvPr id="279312962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32158,57 +32158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426491013" name="Picture">
+                  <wp:docPr id="906737515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426491013" name="Picture"/>
+                          <pic:cNvPr id="906737515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32637,57 +32637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865423549" name="Picture">
+                  <wp:docPr id="576594677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865423549" name="Picture"/>
+                          <pic:cNvPr id="576594677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538070398" name="Picture">
+                  <wp:docPr id="144384688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538070398" name="Picture"/>
+                          <pic:cNvPr id="144384688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34018,57 +34018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526780186" name="Picture">
+                  <wp:docPr id="1673554983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526780186" name="Picture"/>
+                          <pic:cNvPr id="1673554983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +34662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116370675" name="Picture">
+                  <wp:docPr id="811246368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116370675" name="Picture"/>
+                          <pic:cNvPr id="811246368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35660,57 +35660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6390005" name="Picture">
+                  <wp:docPr id="876991741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6390005" name="Picture"/>
+                          <pic:cNvPr id="876991741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35763,57 +35763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572990083" name="Picture">
+                  <wp:docPr id="872601671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572990083" name="Picture"/>
+                          <pic:cNvPr id="872601671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37140,57 +37140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320925737" name="Picture">
+                  <wp:docPr id="106497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320925737" name="Picture"/>
+                          <pic:cNvPr id="106497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605852618" name="Picture">
+                        <wp:docPr id="1203017388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605852618" name="Picture"/>
+                                <pic:cNvPr id="1203017388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929374098" name="Picture">
+                  <wp:docPr id="1245198323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929374098" name="Picture"/>
+                          <pic:cNvPr id="1245198323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279683405" name="Picture">
+                  <wp:docPr id="1960863922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279683405" name="Picture"/>
+                          <pic:cNvPr id="1960863922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025144798" name="Picture">
+                  <wp:docPr id="378784076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025144798" name="Picture"/>
+                          <pic:cNvPr id="378784076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175283094" name="Picture">
+                  <wp:docPr id="2106929812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175283094" name="Picture"/>
+                          <pic:cNvPr id="2106929812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067581854" name="Picture">
+                  <wp:docPr id="1760758760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067581854" name="Picture"/>
+                          <pic:cNvPr id="1760758760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692694133" name="Picture">
+                  <wp:docPr id="104408493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692694133" name="Picture"/>
+                          <pic:cNvPr id="104408493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17847661" name="Picture">
+                        <wp:docPr id="1616996266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17847661" name="Picture"/>
+                                <pic:cNvPr id="1616996266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45269,57 +45269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87883522" name="Picture">
+                  <wp:docPr id="1138004218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87883522" name="Picture"/>
+                          <pic:cNvPr id="1138004218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45349,57 +45349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841096689" name="Picture">
+                  <wp:docPr id="465557571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841096689" name="Picture"/>
+                          <pic:cNvPr id="465557571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45828,57 +45828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112271046" name="Picture">
+                  <wp:docPr id="323286433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112271046" name="Picture"/>
+                          <pic:cNvPr id="323286433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47423,57 +47423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683291583" name="Picture">
+                  <wp:docPr id="855678525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683291583" name="Picture"/>
+                          <pic:cNvPr id="855678525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47494,57 +47494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181759692" name="Picture">
+                  <wp:docPr id="1444423134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181759692" name="Picture"/>
+                          <pic:cNvPr id="1444423134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47908,57 +47908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398830216" name="Picture">
+                  <wp:docPr id="1648704321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398830216" name="Picture"/>
+                          <pic:cNvPr id="1648704321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>