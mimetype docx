--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43546060" name="Picture">
+                  <wp:docPr id="1772694499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43546060" name="Picture"/>
+                          <pic:cNvPr id="1772694499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502567433" name="Picture">
+                  <wp:docPr id="630495577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502567433" name="Picture"/>
+                          <pic:cNvPr id="630495577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704501523" name="Picture">
+                        <wp:docPr id="884446684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704501523" name="Picture"/>
+                                <pic:cNvPr id="884446684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109944919" name="Picture">
+                  <wp:docPr id="16108586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109944919" name="Picture"/>
+                          <pic:cNvPr id="16108586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182435938" name="Picture">
+                  <wp:docPr id="1871214624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182435938" name="Picture"/>
+                          <pic:cNvPr id="1871214624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372302311" name="Picture">
+                  <wp:docPr id="2086061578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372302311" name="Picture"/>
+                          <pic:cNvPr id="2086061578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224878864" name="Picture">
+                  <wp:docPr id="1710139313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224878864" name="Picture"/>
+                          <pic:cNvPr id="1710139313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896338582" name="Picture">
+                  <wp:docPr id="72791816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896338582" name="Picture"/>
+                          <pic:cNvPr id="72791816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818525623" name="Picture">
+                        <wp:docPr id="917593630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818525623" name="Picture"/>
+                                <pic:cNvPr id="917593630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442345293" name="Picture">
+                        <wp:docPr id="514507439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442345293" name="Picture"/>
+                                <pic:cNvPr id="514507439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894846940" name="Picture">
+                        <wp:docPr id="1438743785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894846940" name="Picture"/>
+                                <pic:cNvPr id="1438743785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248838470" name="Picture">
+                        <wp:docPr id="1113988575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248838470" name="Picture"/>
+                                <pic:cNvPr id="1113988575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355239032" name="Picture">
+                        <wp:docPr id="1426920528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355239032" name="Picture"/>
+                                <pic:cNvPr id="1426920528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467913581" name="Picture">
+                        <wp:docPr id="514348170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467913581" name="Picture"/>
+                                <pic:cNvPr id="514348170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136648104" name="Picture">
+                        <wp:docPr id="157742637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136648104" name="Picture"/>
+                                <pic:cNvPr id="157742637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177630489" name="Picture">
+                        <wp:docPr id="1732632291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177630489" name="Picture"/>
+                                <pic:cNvPr id="1732632291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112984618" name="Picture">
+                        <wp:docPr id="1585550812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112984618" name="Picture"/>
+                                <pic:cNvPr id="1585550812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018223723" name="Picture">
+                        <wp:docPr id="935582211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018223723" name="Picture"/>
+                                <pic:cNvPr id="935582211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789620419" name="Picture">
+                        <wp:docPr id="1030376075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789620419" name="Picture"/>
+                                <pic:cNvPr id="1030376075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020926920" name="Picture">
+                        <wp:docPr id="210417949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020926920" name="Picture"/>
+                                <pic:cNvPr id="210417949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287549730" name="Picture">
+                        <wp:docPr id="511517991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287549730" name="Picture"/>
+                                <pic:cNvPr id="511517991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123355033" name="Picture">
+                        <wp:docPr id="1804874539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123355033" name="Picture"/>
+                                <pic:cNvPr id="1804874539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995644428" name="Picture">
+                        <wp:docPr id="17867798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995644428" name="Picture"/>
+                                <pic:cNvPr id="17867798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150798672" name="Picture">
+                  <wp:docPr id="2072796443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150798672" name="Picture"/>
+                          <pic:cNvPr id="2072796443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797870799" name="Picture">
+                  <wp:docPr id="802842087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797870799" name="Picture"/>
+                          <pic:cNvPr id="802842087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399851948" name="Picture">
+                  <wp:docPr id="488186703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399851948" name="Picture"/>
+                          <pic:cNvPr id="488186703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510848416" name="Picture">
+                  <wp:docPr id="2016319118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510848416" name="Picture"/>
+                          <pic:cNvPr id="2016319118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201099851" name="Picture">
+                  <wp:docPr id="1912678524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201099851" name="Picture"/>
+                          <pic:cNvPr id="1912678524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345823835" name="Picture">
+                  <wp:docPr id="401518456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345823835" name="Picture"/>
+                          <pic:cNvPr id="401518456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067180655" name="Picture">
+                        <wp:docPr id="1023943713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067180655" name="Picture"/>
+                                <pic:cNvPr id="1023943713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067594992" name="Picture">
+                        <wp:docPr id="473839943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067594992" name="Picture"/>
+                                <pic:cNvPr id="473839943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920034728" name="Picture">
+                  <wp:docPr id="1134760889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920034728" name="Picture"/>
+                          <pic:cNvPr id="1134760889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701191941" name="Picture">
+                  <wp:docPr id="254439519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701191941" name="Picture"/>
+                          <pic:cNvPr id="254439519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263373549" name="Picture">
+                  <wp:docPr id="1647543548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263373549" name="Picture"/>
+                          <pic:cNvPr id="1647543548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627616269" name="Picture">
+                  <wp:docPr id="282270722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627616269" name="Picture"/>
+                          <pic:cNvPr id="282270722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475085190" name="Picture">
+                  <wp:docPr id="300479848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475085190" name="Picture"/>
+                          <pic:cNvPr id="300479848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123692284" name="Picture">
+                  <wp:docPr id="1162438156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123692284" name="Picture"/>
+                          <pic:cNvPr id="1162438156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849814960" name="Picture">
+                        <wp:docPr id="1103697886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849814960" name="Picture"/>
+                                <pic:cNvPr id="1103697886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798141952" name="Picture">
+                  <wp:docPr id="1329488109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798141952" name="Picture"/>
+                          <pic:cNvPr id="1329488109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787086296" name="Picture">
+                  <wp:docPr id="1923303147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787086296" name="Picture"/>
+                          <pic:cNvPr id="1923303147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249805929" name="Picture">
+                  <wp:docPr id="2022516365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249805929" name="Picture"/>
+                          <pic:cNvPr id="2022516365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268562901" name="Picture">
+                  <wp:docPr id="1483759607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268562901" name="Picture"/>
+                          <pic:cNvPr id="1483759607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984064701" name="Picture">
+                  <wp:docPr id="1999186394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984064701" name="Picture"/>
+                          <pic:cNvPr id="1999186394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058743930" name="Picture">
+                  <wp:docPr id="1816020554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058743930" name="Picture"/>
+                          <pic:cNvPr id="1816020554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216294195" name="Picture">
+                        <wp:docPr id="946938167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216294195" name="Picture"/>
+                                <pic:cNvPr id="946938167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488383078" name="Picture">
+                  <wp:docPr id="644037733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488383078" name="Picture"/>
+                          <pic:cNvPr id="644037733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616888017" name="Picture">
+                  <wp:docPr id="1254606322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616888017" name="Picture"/>
+                          <pic:cNvPr id="1254606322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563796908" name="Picture">
+                  <wp:docPr id="1022435757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563796908" name="Picture"/>
+                          <pic:cNvPr id="1022435757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38592122" name="Picture">
+                  <wp:docPr id="941486403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38592122" name="Picture"/>
+                          <pic:cNvPr id="941486403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744826704" name="Picture">
+                  <wp:docPr id="1213779738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744826704" name="Picture"/>
+                          <pic:cNvPr id="1213779738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263250817" name="Picture">
+                  <wp:docPr id="2088328576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263250817" name="Picture"/>
+                          <pic:cNvPr id="2088328576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17597147" name="Picture">
+                        <wp:docPr id="471003115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17597147" name="Picture"/>
+                                <pic:cNvPr id="471003115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324943787" name="Picture">
+                  <wp:docPr id="1305316784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324943787" name="Picture"/>
+                          <pic:cNvPr id="1305316784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730222837" name="Picture">
+                  <wp:docPr id="1185631829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730222837" name="Picture"/>
+                          <pic:cNvPr id="1185631829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682801744" name="Picture">
+                  <wp:docPr id="1704777376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682801744" name="Picture"/>
+                          <pic:cNvPr id="1704777376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894716356" name="Picture">
+                  <wp:docPr id="1181698141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894716356" name="Picture"/>
+                          <pic:cNvPr id="1181698141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701068934" name="Picture">
+                  <wp:docPr id="2030677981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701068934" name="Picture"/>
+                          <pic:cNvPr id="2030677981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40548,51 +40548,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113932596" name="Picture">
+                  <wp:docPr id="1047025318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113932596" name="Picture"/>
+                          <pic:cNvPr id="1047025318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296710467" name="Picture">
+                  <wp:docPr id="417433764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296710467" name="Picture"/>
+                          <pic:cNvPr id="417433764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331332283" name="Picture">
+                  <wp:docPr id="611143688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331332283" name="Picture"/>
+                          <pic:cNvPr id="611143688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359600111" name="Picture">
+                  <wp:docPr id="288071683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359600111" name="Picture"/>
+                          <pic:cNvPr id="288071683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43564,51 +43564,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43811,174 +43811,648 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975761" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3975761</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975732" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3975732</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commerce de charbon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975618" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3975618</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975297" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3975297</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Générateur à acétylène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44466,50 +44940,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>