--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955742283" name="Picture">
+                  <wp:docPr id="944703966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955742283" name="Picture"/>
+                          <pic:cNvPr id="944703966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580962545" name="Picture">
+                  <wp:docPr id="545405507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580962545" name="Picture"/>
+                          <pic:cNvPr id="545405507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405291113" name="Picture">
+                        <wp:docPr id="664699384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405291113" name="Picture"/>
+                                <pic:cNvPr id="664699384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985067832" name="Picture">
+                  <wp:docPr id="275373119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985067832" name="Picture"/>
+                          <pic:cNvPr id="275373119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867614419" name="Picture">
+                  <wp:docPr id="363446458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867614419" name="Picture"/>
+                          <pic:cNvPr id="363446458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876442905" name="Picture">
+                  <wp:docPr id="1008877781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876442905" name="Picture"/>
+                          <pic:cNvPr id="1008877781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463231378" name="Picture">
+                  <wp:docPr id="593073460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463231378" name="Picture"/>
+                          <pic:cNvPr id="593073460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681198341" name="Picture">
+                  <wp:docPr id="104723366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681198341" name="Picture"/>
+                          <pic:cNvPr id="104723366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946779495" name="Picture">
+                        <wp:docPr id="175648470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946779495" name="Picture"/>
+                                <pic:cNvPr id="175648470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117723141" name="Picture">
+                        <wp:docPr id="763634010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117723141" name="Picture"/>
+                                <pic:cNvPr id="763634010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921403125" name="Picture">
+                        <wp:docPr id="441913009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921403125" name="Picture"/>
+                                <pic:cNvPr id="441913009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374223241" name="Picture">
+                        <wp:docPr id="711662526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374223241" name="Picture"/>
+                                <pic:cNvPr id="711662526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312342179" name="Picture">
+                        <wp:docPr id="425956885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312342179" name="Picture"/>
+                                <pic:cNvPr id="425956885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637086097" name="Picture">
+                        <wp:docPr id="51429666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637086097" name="Picture"/>
+                                <pic:cNvPr id="51429666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503948918" name="Picture">
+                        <wp:docPr id="384787725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503948918" name="Picture"/>
+                                <pic:cNvPr id="384787725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019302871" name="Picture">
+                        <wp:docPr id="1224332529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019302871" name="Picture"/>
+                                <pic:cNvPr id="1224332529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069055269" name="Picture">
+                        <wp:docPr id="16729236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069055269" name="Picture"/>
+                                <pic:cNvPr id="16729236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666273588" name="Picture">
+                        <wp:docPr id="692409723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666273588" name="Picture"/>
+                                <pic:cNvPr id="692409723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293622689" name="Picture">
+                        <wp:docPr id="1658716168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293622689" name="Picture"/>
+                                <pic:cNvPr id="1658716168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846025506" name="Picture">
+                        <wp:docPr id="245858334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846025506" name="Picture"/>
+                                <pic:cNvPr id="245858334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724578686" name="Picture">
+                  <wp:docPr id="1105615605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724578686" name="Picture"/>
+                          <pic:cNvPr id="1105615605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846444978" name="Picture">
+                  <wp:docPr id="957235223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846444978" name="Picture"/>
+                          <pic:cNvPr id="957235223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754252988" name="Picture">
+                  <wp:docPr id="1102352121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754252988" name="Picture"/>
+                          <pic:cNvPr id="1102352121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572672176" name="Picture">
+                  <wp:docPr id="778057436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572672176" name="Picture"/>
+                          <pic:cNvPr id="778057436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924845107" name="Picture">
+                  <wp:docPr id="1642211192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924845107" name="Picture"/>
+                          <pic:cNvPr id="1642211192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256303182" name="Picture">
+                  <wp:docPr id="484560967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256303182" name="Picture"/>
+                          <pic:cNvPr id="484560967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192896138" name="Picture">
+                        <wp:docPr id="1282070131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192896138" name="Picture"/>
+                                <pic:cNvPr id="1282070131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433699363" name="Picture">
+                  <wp:docPr id="1377908275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433699363" name="Picture"/>
+                          <pic:cNvPr id="1377908275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154038175" name="Picture">
+                  <wp:docPr id="1742662255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154038175" name="Picture"/>
+                          <pic:cNvPr id="1742662255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521549382" name="Picture">
+                  <wp:docPr id="2099077545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521549382" name="Picture"/>
+                          <pic:cNvPr id="2099077545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540958444" name="Picture">
+                  <wp:docPr id="465002930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540958444" name="Picture"/>
+                          <pic:cNvPr id="465002930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386091712" name="Picture">
+                  <wp:docPr id="22268248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386091712" name="Picture"/>
+                          <pic:cNvPr id="22268248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056667438" name="Picture">
+                  <wp:docPr id="1632447242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056667438" name="Picture"/>
+                          <pic:cNvPr id="1632447242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058592513" name="Picture">
+                        <wp:docPr id="2123772171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058592513" name="Picture"/>
+                                <pic:cNvPr id="2123772171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88667880" name="Picture">
+                        <wp:docPr id="1420604266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88667880" name="Picture"/>
+                                <pic:cNvPr id="1420604266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645540585" name="Picture">
+                  <wp:docPr id="461229725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645540585" name="Picture"/>
+                          <pic:cNvPr id="461229725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538679418" name="Picture">
+                  <wp:docPr id="1683284077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538679418" name="Picture"/>
+                          <pic:cNvPr id="1683284077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828890670" name="Picture">
+                  <wp:docPr id="687970124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828890670" name="Picture"/>
+                          <pic:cNvPr id="687970124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980733745" name="Picture">
+                  <wp:docPr id="694369943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980733745" name="Picture"/>
+                          <pic:cNvPr id="694369943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656218330" name="Picture">
+                  <wp:docPr id="1224654495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656218330" name="Picture"/>
+                          <pic:cNvPr id="1224654495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053765187" name="Picture">
+                  <wp:docPr id="1253068470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053765187" name="Picture"/>
+                          <pic:cNvPr id="1253068470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707158876" name="Picture">
+                        <wp:docPr id="715041142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707158876" name="Picture"/>
+                                <pic:cNvPr id="715041142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523779515" name="Picture">
+                  <wp:docPr id="1653839725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523779515" name="Picture"/>
+                          <pic:cNvPr id="1653839725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319211774" name="Picture">
+                  <wp:docPr id="755144389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319211774" name="Picture"/>
+                          <pic:cNvPr id="755144389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359506168" name="Picture">
+                  <wp:docPr id="366348645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359506168" name="Picture"/>
+                          <pic:cNvPr id="366348645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138566030" name="Picture">
+                  <wp:docPr id="83004295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138566030" name="Picture"/>
+                          <pic:cNvPr id="83004295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626211030" name="Picture">
+                  <wp:docPr id="6309883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626211030" name="Picture"/>
+                          <pic:cNvPr id="6309883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587229509" name="Picture">
+                  <wp:docPr id="1423213895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587229509" name="Picture"/>
+                          <pic:cNvPr id="1423213895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302449268" name="Picture">
+                        <wp:docPr id="1055792910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302449268" name="Picture"/>
+                                <pic:cNvPr id="1055792910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846011184" name="Picture">
+                  <wp:docPr id="1323322153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846011184" name="Picture"/>
+                          <pic:cNvPr id="1323322153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087205395" name="Picture">
+                  <wp:docPr id="1376301515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087205395" name="Picture"/>
+                          <pic:cNvPr id="1376301515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256983508" name="Picture">
+                  <wp:docPr id="2126016548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256983508" name="Picture"/>
+                          <pic:cNvPr id="2126016548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>