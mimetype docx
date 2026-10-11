--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450333018" name="Picture">
+                  <wp:docPr id="1948993160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450333018" name="Picture"/>
+                          <pic:cNvPr id="1948993160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209521630" name="Picture">
+                  <wp:docPr id="767783160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209521630" name="Picture"/>
+                          <pic:cNvPr id="767783160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103134946" name="Picture">
+                        <wp:docPr id="561257971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103134946" name="Picture"/>
+                                <pic:cNvPr id="561257971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086502017" name="Picture">
+                  <wp:docPr id="1727833058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086502017" name="Picture"/>
+                          <pic:cNvPr id="1727833058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386264502" name="Picture">
+                  <wp:docPr id="2070343768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386264502" name="Picture"/>
+                          <pic:cNvPr id="2070343768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766911497" name="Picture">
+                  <wp:docPr id="195606740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766911497" name="Picture"/>
+                          <pic:cNvPr id="195606740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850246990" name="Picture">
+                  <wp:docPr id="91537308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850246990" name="Picture"/>
+                          <pic:cNvPr id="91537308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297005788" name="Picture">
+                  <wp:docPr id="446609457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297005788" name="Picture"/>
+                          <pic:cNvPr id="446609457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735838908" name="Picture">
+                        <wp:docPr id="1181600445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735838908" name="Picture"/>
+                                <pic:cNvPr id="1181600445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772446271" name="Picture">
+                        <wp:docPr id="1182358146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772446271" name="Picture"/>
+                                <pic:cNvPr id="1182358146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560351349" name="Picture">
+                        <wp:docPr id="1987447532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560351349" name="Picture"/>
+                                <pic:cNvPr id="1987447532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107626050" name="Picture">
+                        <wp:docPr id="1754364745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107626050" name="Picture"/>
+                                <pic:cNvPr id="1754364745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502484759" name="Picture">
+                        <wp:docPr id="1430553812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502484759" name="Picture"/>
+                                <pic:cNvPr id="1430553812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858036372" name="Picture">
+                        <wp:docPr id="482302503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858036372" name="Picture"/>
+                                <pic:cNvPr id="482302503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561173669" name="Picture">
+                        <wp:docPr id="1280589783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561173669" name="Picture"/>
+                                <pic:cNvPr id="1280589783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237200587" name="Picture">
+                        <wp:docPr id="332636793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237200587" name="Picture"/>
+                                <pic:cNvPr id="332636793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998175087" name="Picture">
+                        <wp:docPr id="704168787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998175087" name="Picture"/>
+                                <pic:cNvPr id="704168787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674358564" name="Picture">
+                        <wp:docPr id="1464369394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674358564" name="Picture"/>
+                                <pic:cNvPr id="1464369394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828155730" name="Picture">
+                        <wp:docPr id="1105528788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828155730" name="Picture"/>
+                                <pic:cNvPr id="1105528788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293904614" name="Picture">
+                        <wp:docPr id="1213557278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293904614" name="Picture"/>
+                                <pic:cNvPr id="1213557278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393743741" name="Picture">
+                  <wp:docPr id="870232374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393743741" name="Picture"/>
+                          <pic:cNvPr id="870232374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353665555" name="Picture">
+                  <wp:docPr id="1029095885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353665555" name="Picture"/>
+                          <pic:cNvPr id="1029095885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937637450" name="Picture">
+                  <wp:docPr id="930354081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937637450" name="Picture"/>
+                          <pic:cNvPr id="930354081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201259379" name="Picture">
+                  <wp:docPr id="1221916544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201259379" name="Picture"/>
+                          <pic:cNvPr id="1221916544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335967232" name="Picture">
+                  <wp:docPr id="1859392358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335967232" name="Picture"/>
+                          <pic:cNvPr id="1859392358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425815488" name="Picture">
+                  <wp:docPr id="885874048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425815488" name="Picture"/>
+                          <pic:cNvPr id="885874048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258119446" name="Picture">
+                        <wp:docPr id="656967955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258119446" name="Picture"/>
+                                <pic:cNvPr id="656967955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856882694" name="Picture">
+                  <wp:docPr id="41197629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856882694" name="Picture"/>
+                          <pic:cNvPr id="41197629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295163911" name="Picture">
+                  <wp:docPr id="277474030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295163911" name="Picture"/>
+                          <pic:cNvPr id="277474030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818660710" name="Picture">
+                  <wp:docPr id="1930070525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818660710" name="Picture"/>
+                          <pic:cNvPr id="1930070525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954945347" name="Picture">
+                  <wp:docPr id="2107543204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954945347" name="Picture"/>
+                          <pic:cNvPr id="2107543204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286037449" name="Picture">
+                  <wp:docPr id="1830949446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286037449" name="Picture"/>
+                          <pic:cNvPr id="1830949446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104828846" name="Picture">
+                  <wp:docPr id="1250518170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104828846" name="Picture"/>
+                          <pic:cNvPr id="1250518170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349645871" name="Picture">
+                        <wp:docPr id="62318150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349645871" name="Picture"/>
+                                <pic:cNvPr id="62318150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772203051" name="Picture">
+                        <wp:docPr id="1559540220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772203051" name="Picture"/>
+                                <pic:cNvPr id="1559540220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153057636" name="Picture">
+                  <wp:docPr id="1749346546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153057636" name="Picture"/>
+                          <pic:cNvPr id="1749346546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471535758" name="Picture">
+                  <wp:docPr id="563140596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471535758" name="Picture"/>
+                          <pic:cNvPr id="563140596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641374566" name="Picture">
+                  <wp:docPr id="996837178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641374566" name="Picture"/>
+                          <pic:cNvPr id="996837178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796437187" name="Picture">
+                  <wp:docPr id="1109974032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796437187" name="Picture"/>
+                          <pic:cNvPr id="1109974032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715014985" name="Picture">
+                  <wp:docPr id="1716844012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715014985" name="Picture"/>
+                          <pic:cNvPr id="1716844012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039000029" name="Picture">
+                  <wp:docPr id="1068289762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039000029" name="Picture"/>
+                          <pic:cNvPr id="1068289762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810851637" name="Picture">
+                        <wp:docPr id="1278710954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810851637" name="Picture"/>
+                                <pic:cNvPr id="1278710954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659199979" name="Picture">
+                  <wp:docPr id="364222480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659199979" name="Picture"/>
+                          <pic:cNvPr id="364222480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986166347" name="Picture">
+                  <wp:docPr id="1582522399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986166347" name="Picture"/>
+                          <pic:cNvPr id="1582522399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365894566" name="Picture">
+                  <wp:docPr id="576497168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365894566" name="Picture"/>
+                          <pic:cNvPr id="576497168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964297936" name="Picture">
+                  <wp:docPr id="1291179049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964297936" name="Picture"/>
+                          <pic:cNvPr id="1291179049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61745112" name="Picture">
+                  <wp:docPr id="782941683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61745112" name="Picture"/>
+                          <pic:cNvPr id="782941683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248763215" name="Picture">
+                  <wp:docPr id="1693302716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248763215" name="Picture"/>
+                          <pic:cNvPr id="1693302716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305388498" name="Picture">
+                        <wp:docPr id="163458074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305388498" name="Picture"/>
+                                <pic:cNvPr id="163458074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747219006" name="Picture">
+                  <wp:docPr id="2585294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747219006" name="Picture"/>
+                          <pic:cNvPr id="2585294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933812633" name="Picture">
+                  <wp:docPr id="32130374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933812633" name="Picture"/>
+                          <pic:cNvPr id="32130374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915490860" name="Picture">
+                  <wp:docPr id="337158685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915490860" name="Picture"/>
+                          <pic:cNvPr id="337158685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>