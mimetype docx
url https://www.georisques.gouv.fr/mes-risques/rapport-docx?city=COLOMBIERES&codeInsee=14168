--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546532484" name="Picture">
+                  <wp:docPr id="171869028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546532484" name="Picture"/>
+                          <pic:cNvPr id="171869028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832528050" name="Picture">
+                  <wp:docPr id="509033996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832528050" name="Picture"/>
+                          <pic:cNvPr id="509033996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772597325" name="Picture">
+                        <wp:docPr id="729781448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772597325" name="Picture"/>
+                                <pic:cNvPr id="729781448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786709682" name="Picture">
+                  <wp:docPr id="424846251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786709682" name="Picture"/>
+                          <pic:cNvPr id="424846251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636558113" name="Picture">
+                  <wp:docPr id="1133831223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636558113" name="Picture"/>
+                          <pic:cNvPr id="1133831223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454410292" name="Picture">
+                  <wp:docPr id="664936291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454410292" name="Picture"/>
+                          <pic:cNvPr id="664936291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145648158" name="Picture">
+                  <wp:docPr id="794931206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145648158" name="Picture"/>
+                          <pic:cNvPr id="794931206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717443360" name="Picture">
+                  <wp:docPr id="1440398815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717443360" name="Picture"/>
+                          <pic:cNvPr id="1440398815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408647280" name="Picture">
+                        <wp:docPr id="547369137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408647280" name="Picture"/>
+                                <pic:cNvPr id="547369137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397754780" name="Picture">
+                        <wp:docPr id="2106314025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397754780" name="Picture"/>
+                                <pic:cNvPr id="2106314025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342741425" name="Picture">
+                        <wp:docPr id="1986123080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342741425" name="Picture"/>
+                                <pic:cNvPr id="1986123080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255895073" name="Picture">
+                        <wp:docPr id="1067772582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255895073" name="Picture"/>
+                                <pic:cNvPr id="1067772582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229352471" name="Picture">
+                        <wp:docPr id="1287529809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229352471" name="Picture"/>
+                                <pic:cNvPr id="1287529809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571370639" name="Picture">
+                        <wp:docPr id="154281431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571370639" name="Picture"/>
+                                <pic:cNvPr id="154281431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137759920" name="Picture">
+                        <wp:docPr id="1145871737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137759920" name="Picture"/>
+                                <pic:cNvPr id="1145871737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167801199" name="Picture">
+                        <wp:docPr id="97032972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167801199" name="Picture"/>
+                                <pic:cNvPr id="97032972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112499187" name="Picture">
+                        <wp:docPr id="900665187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112499187" name="Picture"/>
+                                <pic:cNvPr id="900665187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546884499" name="Picture">
+                        <wp:docPr id="1701868328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546884499" name="Picture"/>
+                                <pic:cNvPr id="1701868328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956665073" name="Picture">
+                        <wp:docPr id="535199788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956665073" name="Picture"/>
+                                <pic:cNvPr id="535199788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696823853" name="Picture">
+                        <wp:docPr id="442535680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696823853" name="Picture"/>
+                                <pic:cNvPr id="442535680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374045556" name="Picture">
+                        <wp:docPr id="219429940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374045556" name="Picture"/>
+                                <pic:cNvPr id="219429940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935235444" name="Picture">
+                        <wp:docPr id="26471306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935235444" name="Picture"/>
+                                <pic:cNvPr id="26471306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905755955" name="Picture">
+                        <wp:docPr id="1406848400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905755955" name="Picture"/>
+                                <pic:cNvPr id="1406848400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409816103" name="Picture">
+                  <wp:docPr id="1793032244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409816103" name="Picture"/>
+                          <pic:cNvPr id="1793032244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109658650" name="Picture">
+                  <wp:docPr id="17786457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109658650" name="Picture"/>
+                          <pic:cNvPr id="17786457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789769162" name="Picture">
+                  <wp:docPr id="675279671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789769162" name="Picture"/>
+                          <pic:cNvPr id="675279671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487844295" name="Picture">
+                  <wp:docPr id="397311641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487844295" name="Picture"/>
+                          <pic:cNvPr id="397311641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761759485" name="Picture">
+                  <wp:docPr id="95193745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761759485" name="Picture"/>
+                          <pic:cNvPr id="95193745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420616099" name="Picture">
+                  <wp:docPr id="1282454039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420616099" name="Picture"/>
+                          <pic:cNvPr id="1282454039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826865865" name="Picture">
+                        <wp:docPr id="1994826979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826865865" name="Picture"/>
+                                <pic:cNvPr id="1994826979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280962045" name="Picture">
+                  <wp:docPr id="1892692935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280962045" name="Picture"/>
+                          <pic:cNvPr id="1892692935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719710551" name="Picture">
+                  <wp:docPr id="1200066648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719710551" name="Picture"/>
+                          <pic:cNvPr id="1200066648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553842802" name="Picture">
+                  <wp:docPr id="67499511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553842802" name="Picture"/>
+                          <pic:cNvPr id="67499511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448204477" name="Picture">
+                  <wp:docPr id="1943952523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448204477" name="Picture"/>
+                          <pic:cNvPr id="1943952523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894016671" name="Picture">
+                  <wp:docPr id="273859878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894016671" name="Picture"/>
+                          <pic:cNvPr id="273859878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377031634" name="Picture">
+                  <wp:docPr id="1602806803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377031634" name="Picture"/>
+                          <pic:cNvPr id="1602806803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693464660" name="Picture">
+                        <wp:docPr id="1860130505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693464660" name="Picture"/>
+                                <pic:cNvPr id="1860130505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222976809" name="Picture">
+                        <wp:docPr id="1258972644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222976809" name="Picture"/>
+                                <pic:cNvPr id="1258972644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766674681" name="Picture">
+                  <wp:docPr id="1610025810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766674681" name="Picture"/>
+                          <pic:cNvPr id="1610025810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002286846" name="Picture">
+                  <wp:docPr id="1737969202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002286846" name="Picture"/>
+                          <pic:cNvPr id="1737969202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60246461" name="Picture">
+                  <wp:docPr id="1192526943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60246461" name="Picture"/>
+                          <pic:cNvPr id="1192526943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20054704" name="Picture">
+                  <wp:docPr id="374668697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20054704" name="Picture"/>
+                          <pic:cNvPr id="374668697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227995071" name="Picture">
+                  <wp:docPr id="2033203053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227995071" name="Picture"/>
+                          <pic:cNvPr id="2033203053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072874410" name="Picture">
+                  <wp:docPr id="146811949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072874410" name="Picture"/>
+                          <pic:cNvPr id="146811949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771505479" name="Picture">
+                        <wp:docPr id="1574067644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771505479" name="Picture"/>
+                                <pic:cNvPr id="1574067644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70931649" name="Picture">
+                  <wp:docPr id="1425716079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70931649" name="Picture"/>
+                          <pic:cNvPr id="1425716079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798422229" name="Picture">
+                  <wp:docPr id="1005454118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798422229" name="Picture"/>
+                          <pic:cNvPr id="1005454118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872722885" name="Picture">
+                  <wp:docPr id="1230992132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872722885" name="Picture"/>
+                          <pic:cNvPr id="1230992132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710172990" name="Picture">
+                  <wp:docPr id="118616588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710172990" name="Picture"/>
+                          <pic:cNvPr id="118616588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861168927" name="Picture">
+                  <wp:docPr id="1689567493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861168927" name="Picture"/>
+                          <pic:cNvPr id="1689567493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385256963" name="Picture">
+                  <wp:docPr id="251029156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385256963" name="Picture"/>
+                          <pic:cNvPr id="251029156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284013939" name="Picture">
+                        <wp:docPr id="1075959391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284013939" name="Picture"/>
+                                <pic:cNvPr id="1075959391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721265359" name="Picture">
+                  <wp:docPr id="83375635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721265359" name="Picture"/>
+                          <pic:cNvPr id="83375635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620831492" name="Picture">
+                  <wp:docPr id="1243974653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620831492" name="Picture"/>
+                          <pic:cNvPr id="1243974653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983753850" name="Picture">
+                  <wp:docPr id="1302369171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983753850" name="Picture"/>
+                          <pic:cNvPr id="1302369171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12718191" name="Picture">
+                  <wp:docPr id="230608786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12718191" name="Picture"/>
+                          <pic:cNvPr id="230608786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37411148" name="Picture">
+                  <wp:docPr id="1866504558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37411148" name="Picture"/>
+                          <pic:cNvPr id="1866504558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455550674" name="Picture">
+                  <wp:docPr id="515087163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455550674" name="Picture"/>
+                          <pic:cNvPr id="515087163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497070178" name="Picture">
+                  <wp:docPr id="1550199022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497070178" name="Picture"/>
+                          <pic:cNvPr id="1550199022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303631429" name="Picture">
+                  <wp:docPr id="718034722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303631429" name="Picture"/>
+                          <pic:cNvPr id="718034722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576150829" name="Picture">
+                  <wp:docPr id="531319812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576150829" name="Picture"/>
+                          <pic:cNvPr id="531319812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>