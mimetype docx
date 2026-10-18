--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80731684" name="Picture">
+                  <wp:docPr id="615838120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80731684" name="Picture"/>
+                          <pic:cNvPr id="615838120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548178356" name="Picture">
+                  <wp:docPr id="915545535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548178356" name="Picture"/>
+                          <pic:cNvPr id="915545535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768072663" name="Picture">
+                        <wp:docPr id="729751428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768072663" name="Picture"/>
+                                <pic:cNvPr id="729751428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653948526" name="Picture">
+                  <wp:docPr id="1093126705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653948526" name="Picture"/>
+                          <pic:cNvPr id="1093126705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185025479" name="Picture">
+                  <wp:docPr id="59043717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185025479" name="Picture"/>
+                          <pic:cNvPr id="59043717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522908556" name="Picture">
+                  <wp:docPr id="305138420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522908556" name="Picture"/>
+                          <pic:cNvPr id="305138420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702005361" name="Picture">
+                  <wp:docPr id="874303261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702005361" name="Picture"/>
+                          <pic:cNvPr id="874303261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329779236" name="Picture">
+                  <wp:docPr id="978576527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329779236" name="Picture"/>
+                          <pic:cNvPr id="978576527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217316321" name="Picture">
+                        <wp:docPr id="1649771796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217316321" name="Picture"/>
+                                <pic:cNvPr id="1649771796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243738042" name="Picture">
+                        <wp:docPr id="1509397082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243738042" name="Picture"/>
+                                <pic:cNvPr id="1509397082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49903980" name="Picture">
+                        <wp:docPr id="678899740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49903980" name="Picture"/>
+                                <pic:cNvPr id="678899740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432425392" name="Picture">
+                        <wp:docPr id="1584859563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432425392" name="Picture"/>
+                                <pic:cNvPr id="1584859563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138467496" name="Picture">
+                        <wp:docPr id="64359991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138467496" name="Picture"/>
+                                <pic:cNvPr id="64359991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572546504" name="Picture">
+                        <wp:docPr id="18441902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572546504" name="Picture"/>
+                                <pic:cNvPr id="18441902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037546208" name="Picture">
+                        <wp:docPr id="646452702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037546208" name="Picture"/>
+                                <pic:cNvPr id="646452702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241591130" name="Picture">
+                        <wp:docPr id="1361274005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241591130" name="Picture"/>
+                                <pic:cNvPr id="1361274005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461032592" name="Picture">
+                        <wp:docPr id="264974646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461032592" name="Picture"/>
+                                <pic:cNvPr id="264974646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964209916" name="Picture">
+                        <wp:docPr id="771129596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964209916" name="Picture"/>
+                                <pic:cNvPr id="771129596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511624696" name="Picture">
+                        <wp:docPr id="2056288549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511624696" name="Picture"/>
+                                <pic:cNvPr id="2056288549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807657920" name="Picture">
+                        <wp:docPr id="1435742699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807657920" name="Picture"/>
+                                <pic:cNvPr id="1435742699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818711205" name="Picture">
+                        <wp:docPr id="548976466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818711205" name="Picture"/>
+                                <pic:cNvPr id="548976466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774061786" name="Picture">
+                        <wp:docPr id="1474175067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774061786" name="Picture"/>
+                                <pic:cNvPr id="1474175067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138676566" name="Picture">
+                        <wp:docPr id="1479530192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138676566" name="Picture"/>
+                                <pic:cNvPr id="1479530192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986145180" name="Picture">
+                  <wp:docPr id="1925406058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986145180" name="Picture"/>
+                          <pic:cNvPr id="1925406058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979123198" name="Picture">
+                  <wp:docPr id="192244679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979123198" name="Picture"/>
+                          <pic:cNvPr id="192244679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3067745" name="Picture">
+                  <wp:docPr id="411114722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3067745" name="Picture"/>
+                          <pic:cNvPr id="411114722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119055104" name="Picture">
+                  <wp:docPr id="1076830183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119055104" name="Picture"/>
+                          <pic:cNvPr id="1076830183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905113789" name="Picture">
+                  <wp:docPr id="2085024971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905113789" name="Picture"/>
+                          <pic:cNvPr id="2085024971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606768893" name="Picture">
+                  <wp:docPr id="1533924764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606768893" name="Picture"/>
+                          <pic:cNvPr id="1533924764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20450748" name="Picture">
+                        <wp:docPr id="97879618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20450748" name="Picture"/>
+                                <pic:cNvPr id="97879618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230394124" name="Picture">
+                  <wp:docPr id="392460512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230394124" name="Picture"/>
+                          <pic:cNvPr id="392460512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552429700" name="Picture">
+                  <wp:docPr id="705159274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552429700" name="Picture"/>
+                          <pic:cNvPr id="705159274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635370184" name="Picture">
+                  <wp:docPr id="55153918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635370184" name="Picture"/>
+                          <pic:cNvPr id="55153918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214826330" name="Picture">
+                  <wp:docPr id="576024546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214826330" name="Picture"/>
+                          <pic:cNvPr id="576024546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386611294" name="Picture">
+                  <wp:docPr id="1032370176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386611294" name="Picture"/>
+                          <pic:cNvPr id="1032370176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631848069" name="Picture">
+                  <wp:docPr id="25098335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631848069" name="Picture"/>
+                          <pic:cNvPr id="25098335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565974196" name="Picture">
+                        <wp:docPr id="647248987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565974196" name="Picture"/>
+                                <pic:cNvPr id="647248987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2953578" name="Picture">
+                  <wp:docPr id="466097077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2953578" name="Picture"/>
+                          <pic:cNvPr id="466097077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743840623" name="Picture">
+                  <wp:docPr id="1646965224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743840623" name="Picture"/>
+                          <pic:cNvPr id="1646965224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035076686" name="Picture">
+                  <wp:docPr id="1505109014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035076686" name="Picture"/>
+                          <pic:cNvPr id="1505109014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836636658" name="Picture">
+                  <wp:docPr id="1697971678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836636658" name="Picture"/>
+                          <pic:cNvPr id="1697971678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542554112" name="Picture">
+                  <wp:docPr id="684881967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542554112" name="Picture"/>
+                          <pic:cNvPr id="684881967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650813820" name="Picture">
+                  <wp:docPr id="1033407478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650813820" name="Picture"/>
+                          <pic:cNvPr id="1033407478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367024246" name="Picture">
+                        <wp:docPr id="1900488471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367024246" name="Picture"/>
+                                <pic:cNvPr id="1900488471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622993751" name="Picture">
+                  <wp:docPr id="2134019356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622993751" name="Picture"/>
+                          <pic:cNvPr id="2134019356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197007451" name="Picture">
+                  <wp:docPr id="1887799954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197007451" name="Picture"/>
+                          <pic:cNvPr id="1887799954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337462868" name="Picture">
+                  <wp:docPr id="942830602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337462868" name="Picture"/>
+                          <pic:cNvPr id="942830602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522133933" name="Picture">
+                  <wp:docPr id="112453505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522133933" name="Picture"/>
+                          <pic:cNvPr id="112453505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517523099" name="Picture">
+                  <wp:docPr id="1522412767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517523099" name="Picture"/>
+                          <pic:cNvPr id="1522412767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430651185" name="Picture">
+                  <wp:docPr id="1904705958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430651185" name="Picture"/>
+                          <pic:cNvPr id="1904705958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632265402" name="Picture">
+                  <wp:docPr id="1515803930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632265402" name="Picture"/>
+                          <pic:cNvPr id="1515803930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182009340" name="Picture">
+                  <wp:docPr id="735061941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182009340" name="Picture"/>
+                          <pic:cNvPr id="735061941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098399094" name="Picture">
+                  <wp:docPr id="1118638826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098399094" name="Picture"/>
+                          <pic:cNvPr id="1118638826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369541951" name="Picture">
+                        <wp:docPr id="381082124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369541951" name="Picture"/>
+                                <pic:cNvPr id="381082124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378916612" name="Picture">
+                  <wp:docPr id="1017553010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378916612" name="Picture"/>
+                          <pic:cNvPr id="1017553010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047290784" name="Picture">
+                  <wp:docPr id="120838451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047290784" name="Picture"/>
+                          <pic:cNvPr id="120838451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026226415" name="Picture">
+                  <wp:docPr id="460837259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026226415" name="Picture"/>
+                          <pic:cNvPr id="460837259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058151912" name="Picture">
+                  <wp:docPr id="1037075002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058151912" name="Picture"/>
+                          <pic:cNvPr id="1037075002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299842669" name="Picture">
+                  <wp:docPr id="902020836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299842669" name="Picture"/>
+                          <pic:cNvPr id="902020836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428617828" name="Picture">
+                  <wp:docPr id="569734545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428617828" name="Picture"/>
+                          <pic:cNvPr id="569734545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945859260" name="Picture">
+                        <wp:docPr id="844734132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945859260" name="Picture"/>
+                                <pic:cNvPr id="844734132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324765939" name="Picture">
+                  <wp:docPr id="1768533043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324765939" name="Picture"/>
+                          <pic:cNvPr id="1768533043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611381964" name="Picture">
+                  <wp:docPr id="40488206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611381964" name="Picture"/>
+                          <pic:cNvPr id="40488206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817786490" name="Picture">
+                  <wp:docPr id="59996499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817786490" name="Picture"/>
+                          <pic:cNvPr id="59996499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47289,57 +47289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164583673" name="Picture">
+                  <wp:docPr id="1902912006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164583673" name="Picture"/>
+                          <pic:cNvPr id="1902912006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47360,57 +47360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714380298" name="Picture">
+                  <wp:docPr id="1025609880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714380298" name="Picture"/>
+                          <pic:cNvPr id="1025609880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47774,57 +47774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631320843" name="Picture">
+                  <wp:docPr id="627060622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631320843" name="Picture"/>
+                          <pic:cNvPr id="627060622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>