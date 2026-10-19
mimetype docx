--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329807187" name="Picture">
+                  <wp:docPr id="1596026469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329807187" name="Picture"/>
+                          <pic:cNvPr id="1596026469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346631096" name="Picture">
+                  <wp:docPr id="1811923255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346631096" name="Picture"/>
+                          <pic:cNvPr id="1811923255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260343932" name="Picture">
+                        <wp:docPr id="1947027440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260343932" name="Picture"/>
+                                <pic:cNvPr id="1947027440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666466919" name="Picture">
+                  <wp:docPr id="1325221855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666466919" name="Picture"/>
+                          <pic:cNvPr id="1325221855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301287414" name="Picture">
+                  <wp:docPr id="1148435403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301287414" name="Picture"/>
+                          <pic:cNvPr id="1148435403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500259236" name="Picture">
+                  <wp:docPr id="1216130440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500259236" name="Picture"/>
+                          <pic:cNvPr id="1216130440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385048368" name="Picture">
+                  <wp:docPr id="1383019885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385048368" name="Picture"/>
+                          <pic:cNvPr id="1383019885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952166124" name="Picture">
+                  <wp:docPr id="643290814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952166124" name="Picture"/>
+                          <pic:cNvPr id="643290814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508900322" name="Picture">
+                        <wp:docPr id="1974953303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508900322" name="Picture"/>
+                                <pic:cNvPr id="1974953303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915752340" name="Picture">
+                        <wp:docPr id="789629698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915752340" name="Picture"/>
+                                <pic:cNvPr id="789629698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289332060" name="Picture">
+                        <wp:docPr id="1595221230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289332060" name="Picture"/>
+                                <pic:cNvPr id="1595221230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67273808" name="Picture">
+                        <wp:docPr id="488152910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67273808" name="Picture"/>
+                                <pic:cNvPr id="488152910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030563844" name="Picture">
+                        <wp:docPr id="2105839221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030563844" name="Picture"/>
+                                <pic:cNvPr id="2105839221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208778718" name="Picture">
+                        <wp:docPr id="2138593925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208778718" name="Picture"/>
+                                <pic:cNvPr id="2138593925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524542671" name="Picture">
+                        <wp:docPr id="1015714147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524542671" name="Picture"/>
+                                <pic:cNvPr id="1015714147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363323018" name="Picture">
+                        <wp:docPr id="2118126143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363323018" name="Picture"/>
+                                <pic:cNvPr id="2118126143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943938310" name="Picture">
+                        <wp:docPr id="698987168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943938310" name="Picture"/>
+                                <pic:cNvPr id="698987168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929873088" name="Picture">
+                        <wp:docPr id="223456146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929873088" name="Picture"/>
+                                <pic:cNvPr id="223456146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085914130" name="Picture">
+                        <wp:docPr id="1793452340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085914130" name="Picture"/>
+                                <pic:cNvPr id="1793452340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105082104" name="Picture">
+                        <wp:docPr id="15478184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105082104" name="Picture"/>
+                                <pic:cNvPr id="15478184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160879645" name="Picture">
+                        <wp:docPr id="661095576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160879645" name="Picture"/>
+                                <pic:cNvPr id="661095576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207673819" name="Picture">
+                        <wp:docPr id="2072851083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207673819" name="Picture"/>
+                                <pic:cNvPr id="2072851083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241046004" name="Picture">
+                        <wp:docPr id="1305231942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241046004" name="Picture"/>
+                                <pic:cNvPr id="1305231942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695721056" name="Picture">
+                  <wp:docPr id="1044851683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695721056" name="Picture"/>
+                          <pic:cNvPr id="1044851683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76678978" name="Picture">
+                  <wp:docPr id="165050778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76678978" name="Picture"/>
+                          <pic:cNvPr id="165050778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046590294" name="Picture">
+                  <wp:docPr id="1359719905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046590294" name="Picture"/>
+                          <pic:cNvPr id="1359719905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48498581" name="Picture">
+                  <wp:docPr id="1786497755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48498581" name="Picture"/>
+                          <pic:cNvPr id="1786497755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711444819" name="Picture">
+                  <wp:docPr id="591840232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711444819" name="Picture"/>
+                          <pic:cNvPr id="591840232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446320859" name="Picture">
+                  <wp:docPr id="1670517731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446320859" name="Picture"/>
+                          <pic:cNvPr id="1670517731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020979563" name="Picture">
+                        <wp:docPr id="2140605529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020979563" name="Picture"/>
+                                <pic:cNvPr id="2140605529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729112077" name="Picture">
+                  <wp:docPr id="2081426031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729112077" name="Picture"/>
+                          <pic:cNvPr id="2081426031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755668177" name="Picture">
+                  <wp:docPr id="465505747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755668177" name="Picture"/>
+                          <pic:cNvPr id="465505747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64971551" name="Picture">
+                  <wp:docPr id="1552760633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64971551" name="Picture"/>
+                          <pic:cNvPr id="1552760633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509634408" name="Picture">
+                  <wp:docPr id="1627418395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509634408" name="Picture"/>
+                          <pic:cNvPr id="1627418395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383103884" name="Picture">
+                  <wp:docPr id="408834692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383103884" name="Picture"/>
+                          <pic:cNvPr id="408834692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024495894" name="Picture">
+                  <wp:docPr id="1948078365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024495894" name="Picture"/>
+                          <pic:cNvPr id="1948078365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802202815" name="Picture">
+                        <wp:docPr id="976512108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802202815" name="Picture"/>
+                                <pic:cNvPr id="976512108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87069732" name="Picture">
+                  <wp:docPr id="1806841456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87069732" name="Picture"/>
+                          <pic:cNvPr id="1806841456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557328468" name="Picture">
+                  <wp:docPr id="1723769442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557328468" name="Picture"/>
+                          <pic:cNvPr id="1723769442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095682139" name="Picture">
+                  <wp:docPr id="40929525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095682139" name="Picture"/>
+                          <pic:cNvPr id="40929525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765655305" name="Picture">
+                  <wp:docPr id="1768514763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765655305" name="Picture"/>
+                          <pic:cNvPr id="1768514763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403901459" name="Picture">
+                  <wp:docPr id="288239756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403901459" name="Picture"/>
+                          <pic:cNvPr id="288239756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499397414" name="Picture">
+                  <wp:docPr id="317110565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499397414" name="Picture"/>
+                          <pic:cNvPr id="317110565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085777930" name="Picture">
+                  <wp:docPr id="1014527511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085777930" name="Picture"/>
+                          <pic:cNvPr id="1014527511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848564471" name="Picture">
+                  <wp:docPr id="460381996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848564471" name="Picture"/>
+                          <pic:cNvPr id="460381996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146121303" name="Picture">
+                  <wp:docPr id="188810382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146121303" name="Picture"/>
+                          <pic:cNvPr id="188810382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153528016" name="Picture">
+                  <wp:docPr id="1012688036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153528016" name="Picture"/>
+                          <pic:cNvPr id="1012688036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225342334" name="Picture">
+                  <wp:docPr id="540060837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225342334" name="Picture"/>
+                          <pic:cNvPr id="540060837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149639325" name="Picture">
+                  <wp:docPr id="1395693555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149639325" name="Picture"/>
+                          <pic:cNvPr id="1395693555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467213051" name="Picture">
+                        <wp:docPr id="1864838936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467213051" name="Picture"/>
+                                <pic:cNvPr id="1864838936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870637551" name="Picture">
+                  <wp:docPr id="956277248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870637551" name="Picture"/>
+                          <pic:cNvPr id="956277248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177467491" name="Picture">
+                  <wp:docPr id="1286503511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177467491" name="Picture"/>
+                          <pic:cNvPr id="1286503511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572028839" name="Picture">
+                  <wp:docPr id="1317416083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572028839" name="Picture"/>
+                          <pic:cNvPr id="1317416083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882236182" name="Picture">
+                  <wp:docPr id="2039322229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882236182" name="Picture"/>
+                          <pic:cNvPr id="2039322229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113006532" name="Picture">
+                  <wp:docPr id="525885815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113006532" name="Picture"/>
+                          <pic:cNvPr id="525885815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174830820" name="Picture">
+                  <wp:docPr id="1613748388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174830820" name="Picture"/>
+                          <pic:cNvPr id="1613748388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482060505" name="Picture">
+                        <wp:docPr id="1270662952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482060505" name="Picture"/>
+                                <pic:cNvPr id="1270662952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848939144" name="Picture">
+                  <wp:docPr id="94855594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848939144" name="Picture"/>
+                          <pic:cNvPr id="94855594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160300778" name="Picture">
+                  <wp:docPr id="3626762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160300778" name="Picture"/>
+                          <pic:cNvPr id="3626762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390144585" name="Picture">
+                  <wp:docPr id="1754661664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390144585" name="Picture"/>
+                          <pic:cNvPr id="1754661664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344247040" name="Picture">
+                  <wp:docPr id="1920889982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344247040" name="Picture"/>
+                          <pic:cNvPr id="1920889982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914179028" name="Picture">
+                  <wp:docPr id="1221321276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914179028" name="Picture"/>
+                          <pic:cNvPr id="1221321276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825913524" name="Picture">
+                  <wp:docPr id="270300934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825913524" name="Picture"/>
+                          <pic:cNvPr id="270300934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>