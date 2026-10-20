--- v1 (2026-10-19)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596026469" name="Picture">
+                  <wp:docPr id="1667759217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596026469" name="Picture"/>
+                          <pic:cNvPr id="1667759217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811923255" name="Picture">
+                  <wp:docPr id="735088066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811923255" name="Picture"/>
+                          <pic:cNvPr id="735088066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947027440" name="Picture">
+                        <wp:docPr id="1143069787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947027440" name="Picture"/>
+                                <pic:cNvPr id="1143069787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325221855" name="Picture">
+                  <wp:docPr id="1794118862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325221855" name="Picture"/>
+                          <pic:cNvPr id="1794118862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148435403" name="Picture">
+                  <wp:docPr id="443015672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148435403" name="Picture"/>
+                          <pic:cNvPr id="443015672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216130440" name="Picture">
+                  <wp:docPr id="604974294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216130440" name="Picture"/>
+                          <pic:cNvPr id="604974294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383019885" name="Picture">
+                  <wp:docPr id="765627223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383019885" name="Picture"/>
+                          <pic:cNvPr id="765627223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643290814" name="Picture">
+                  <wp:docPr id="1312823568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643290814" name="Picture"/>
+                          <pic:cNvPr id="1312823568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974953303" name="Picture">
+                        <wp:docPr id="2110982741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974953303" name="Picture"/>
+                                <pic:cNvPr id="2110982741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789629698" name="Picture">
+                        <wp:docPr id="518918127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789629698" name="Picture"/>
+                                <pic:cNvPr id="518918127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595221230" name="Picture">
+                        <wp:docPr id="383212317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595221230" name="Picture"/>
+                                <pic:cNvPr id="383212317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488152910" name="Picture">
+                        <wp:docPr id="842383758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488152910" name="Picture"/>
+                                <pic:cNvPr id="842383758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105839221" name="Picture">
+                        <wp:docPr id="1131643080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105839221" name="Picture"/>
+                                <pic:cNvPr id="1131643080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138593925" name="Picture">
+                        <wp:docPr id="449485481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138593925" name="Picture"/>
+                                <pic:cNvPr id="449485481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015714147" name="Picture">
+                        <wp:docPr id="1816627965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015714147" name="Picture"/>
+                                <pic:cNvPr id="1816627965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118126143" name="Picture">
+                        <wp:docPr id="624628353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118126143" name="Picture"/>
+                                <pic:cNvPr id="624628353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698987168" name="Picture">
+                        <wp:docPr id="773423274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698987168" name="Picture"/>
+                                <pic:cNvPr id="773423274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223456146" name="Picture">
+                        <wp:docPr id="1881820429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223456146" name="Picture"/>
+                                <pic:cNvPr id="1881820429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793452340" name="Picture">
+                        <wp:docPr id="1070249422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793452340" name="Picture"/>
+                                <pic:cNvPr id="1070249422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15478184" name="Picture">
+                        <wp:docPr id="539089786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15478184" name="Picture"/>
+                                <pic:cNvPr id="539089786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661095576" name="Picture">
+                        <wp:docPr id="835912631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661095576" name="Picture"/>
+                                <pic:cNvPr id="835912631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072851083" name="Picture">
+                        <wp:docPr id="494863912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072851083" name="Picture"/>
+                                <pic:cNvPr id="494863912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305231942" name="Picture">
+                        <wp:docPr id="1843811033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305231942" name="Picture"/>
+                                <pic:cNvPr id="1843811033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044851683" name="Picture">
+                  <wp:docPr id="1366831167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044851683" name="Picture"/>
+                          <pic:cNvPr id="1366831167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165050778" name="Picture">
+                  <wp:docPr id="1862226518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165050778" name="Picture"/>
+                          <pic:cNvPr id="1862226518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359719905" name="Picture">
+                  <wp:docPr id="1117547276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359719905" name="Picture"/>
+                          <pic:cNvPr id="1117547276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786497755" name="Picture">
+                  <wp:docPr id="890698004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786497755" name="Picture"/>
+                          <pic:cNvPr id="890698004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591840232" name="Picture">
+                  <wp:docPr id="213838875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591840232" name="Picture"/>
+                          <pic:cNvPr id="213838875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670517731" name="Picture">
+                  <wp:docPr id="1969462957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670517731" name="Picture"/>
+                          <pic:cNvPr id="1969462957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140605529" name="Picture">
+                        <wp:docPr id="601394006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140605529" name="Picture"/>
+                                <pic:cNvPr id="601394006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081426031" name="Picture">
+                  <wp:docPr id="825143601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081426031" name="Picture"/>
+                          <pic:cNvPr id="825143601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465505747" name="Picture">
+                  <wp:docPr id="1616746406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465505747" name="Picture"/>
+                          <pic:cNvPr id="1616746406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552760633" name="Picture">
+                  <wp:docPr id="121119424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552760633" name="Picture"/>
+                          <pic:cNvPr id="121119424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627418395" name="Picture">
+                  <wp:docPr id="1988815358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627418395" name="Picture"/>
+                          <pic:cNvPr id="1988815358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408834692" name="Picture">
+                  <wp:docPr id="1721943865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408834692" name="Picture"/>
+                          <pic:cNvPr id="1721943865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948078365" name="Picture">
+                  <wp:docPr id="1905156525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948078365" name="Picture"/>
+                          <pic:cNvPr id="1905156525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976512108" name="Picture">
+                        <wp:docPr id="1462125247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976512108" name="Picture"/>
+                                <pic:cNvPr id="1462125247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806841456" name="Picture">
+                  <wp:docPr id="552829598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806841456" name="Picture"/>
+                          <pic:cNvPr id="552829598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723769442" name="Picture">
+                  <wp:docPr id="575295697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723769442" name="Picture"/>
+                          <pic:cNvPr id="575295697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40929525" name="Picture">
+                  <wp:docPr id="1907026293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40929525" name="Picture"/>
+                          <pic:cNvPr id="1907026293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768514763" name="Picture">
+                  <wp:docPr id="1919701178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768514763" name="Picture"/>
+                          <pic:cNvPr id="1919701178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288239756" name="Picture">
+                  <wp:docPr id="69650702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288239756" name="Picture"/>
+                          <pic:cNvPr id="69650702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317110565" name="Picture">
+                  <wp:docPr id="927750876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317110565" name="Picture"/>
+                          <pic:cNvPr id="927750876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014527511" name="Picture">
+                  <wp:docPr id="1599592337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014527511" name="Picture"/>
+                          <pic:cNvPr id="1599592337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460381996" name="Picture">
+                  <wp:docPr id="169409565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460381996" name="Picture"/>
+                          <pic:cNvPr id="169409565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188810382" name="Picture">
+                  <wp:docPr id="198552151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188810382" name="Picture"/>
+                          <pic:cNvPr id="198552151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012688036" name="Picture">
+                  <wp:docPr id="1224874611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012688036" name="Picture"/>
+                          <pic:cNvPr id="1224874611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540060837" name="Picture">
+                  <wp:docPr id="1812167384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540060837" name="Picture"/>
+                          <pic:cNvPr id="1812167384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395693555" name="Picture">
+                  <wp:docPr id="177435293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395693555" name="Picture"/>
+                          <pic:cNvPr id="177435293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864838936" name="Picture">
+                        <wp:docPr id="1242176418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864838936" name="Picture"/>
+                                <pic:cNvPr id="1242176418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956277248" name="Picture">
+                  <wp:docPr id="1536987108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956277248" name="Picture"/>
+                          <pic:cNvPr id="1536987108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286503511" name="Picture">
+                  <wp:docPr id="784151630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286503511" name="Picture"/>
+                          <pic:cNvPr id="784151630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317416083" name="Picture">
+                  <wp:docPr id="634088822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317416083" name="Picture"/>
+                          <pic:cNvPr id="634088822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039322229" name="Picture">
+                  <wp:docPr id="863764303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039322229" name="Picture"/>
+                          <pic:cNvPr id="863764303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525885815" name="Picture">
+                  <wp:docPr id="1777958994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525885815" name="Picture"/>
+                          <pic:cNvPr id="1777958994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613748388" name="Picture">
+                  <wp:docPr id="618884174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613748388" name="Picture"/>
+                          <pic:cNvPr id="618884174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270662952" name="Picture">
+                        <wp:docPr id="197720303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270662952" name="Picture"/>
+                                <pic:cNvPr id="197720303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94855594" name="Picture">
+                  <wp:docPr id="311035823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94855594" name="Picture"/>
+                          <pic:cNvPr id="311035823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3626762" name="Picture">
+                  <wp:docPr id="764276498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3626762" name="Picture"/>
+                          <pic:cNvPr id="764276498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754661664" name="Picture">
+                  <wp:docPr id="1110719264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754661664" name="Picture"/>
+                          <pic:cNvPr id="1110719264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920889982" name="Picture">
+                  <wp:docPr id="1420439244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920889982" name="Picture"/>
+                          <pic:cNvPr id="1420439244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221321276" name="Picture">
+                  <wp:docPr id="371043892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221321276" name="Picture"/>
+                          <pic:cNvPr id="371043892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270300934" name="Picture">
+                  <wp:docPr id="1972599532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270300934" name="Picture"/>
+                          <pic:cNvPr id="1972599532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>