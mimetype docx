--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612898010" name="Picture">
+                  <wp:docPr id="642200537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612898010" name="Picture"/>
+                          <pic:cNvPr id="642200537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085261160" name="Picture">
+                  <wp:docPr id="1899982088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085261160" name="Picture"/>
+                          <pic:cNvPr id="1899982088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356974700" name="Picture">
+                        <wp:docPr id="408378864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356974700" name="Picture"/>
+                                <pic:cNvPr id="408378864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936362521" name="Picture">
+                  <wp:docPr id="994139226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936362521" name="Picture"/>
+                          <pic:cNvPr id="994139226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067884510" name="Picture">
+                  <wp:docPr id="172136872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067884510" name="Picture"/>
+                          <pic:cNvPr id="172136872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364934504" name="Picture">
+                  <wp:docPr id="1504515350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364934504" name="Picture"/>
+                          <pic:cNvPr id="1504515350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783527462" name="Picture">
+                  <wp:docPr id="1388757639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783527462" name="Picture"/>
+                          <pic:cNvPr id="1388757639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038139885" name="Picture">
+                  <wp:docPr id="1005473084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038139885" name="Picture"/>
+                          <pic:cNvPr id="1005473084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924685489" name="Picture">
+                        <wp:docPr id="832848282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924685489" name="Picture"/>
+                                <pic:cNvPr id="832848282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835979937" name="Picture">
+                        <wp:docPr id="5175649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835979937" name="Picture"/>
+                                <pic:cNvPr id="5175649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541164205" name="Picture">
+                        <wp:docPr id="999967620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541164205" name="Picture"/>
+                                <pic:cNvPr id="999967620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822955270" name="Picture">
+                        <wp:docPr id="2061690957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822955270" name="Picture"/>
+                                <pic:cNvPr id="2061690957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162664836" name="Picture">
+                        <wp:docPr id="1944039035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162664836" name="Picture"/>
+                                <pic:cNvPr id="1944039035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628442657" name="Picture">
+                        <wp:docPr id="583018550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628442657" name="Picture"/>
+                                <pic:cNvPr id="583018550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371535071" name="Picture">
+                        <wp:docPr id="1224284965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371535071" name="Picture"/>
+                                <pic:cNvPr id="1224284965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346708718" name="Picture">
+                        <wp:docPr id="385183329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346708718" name="Picture"/>
+                                <pic:cNvPr id="385183329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944166676" name="Picture">
+                        <wp:docPr id="2084705851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944166676" name="Picture"/>
+                                <pic:cNvPr id="2084705851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952315362" name="Picture">
+                        <wp:docPr id="1403562869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952315362" name="Picture"/>
+                                <pic:cNvPr id="1403562869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884207365" name="Picture">
+                        <wp:docPr id="713734684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884207365" name="Picture"/>
+                                <pic:cNvPr id="713734684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874391565" name="Picture">
+                        <wp:docPr id="1641551736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874391565" name="Picture"/>
+                                <pic:cNvPr id="1641551736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853216517" name="Picture">
+                        <wp:docPr id="103598480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853216517" name="Picture"/>
+                                <pic:cNvPr id="103598480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618628410" name="Picture">
+                        <wp:docPr id="1701784137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618628410" name="Picture"/>
+                                <pic:cNvPr id="1701784137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607536829" name="Picture">
+                        <wp:docPr id="1866468022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607536829" name="Picture"/>
+                                <pic:cNvPr id="1866468022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604915579" name="Picture">
+                  <wp:docPr id="1054306454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604915579" name="Picture"/>
+                          <pic:cNvPr id="1054306454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188776688" name="Picture">
+                  <wp:docPr id="1524221008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188776688" name="Picture"/>
+                          <pic:cNvPr id="1524221008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802829706" name="Picture">
+                  <wp:docPr id="340591893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802829706" name="Picture"/>
+                          <pic:cNvPr id="340591893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701552510" name="Picture">
+                  <wp:docPr id="1369900583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701552510" name="Picture"/>
+                          <pic:cNvPr id="1369900583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376701134" name="Picture">
+                  <wp:docPr id="928377436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376701134" name="Picture"/>
+                          <pic:cNvPr id="928377436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459417540" name="Picture">
+                  <wp:docPr id="1431004922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459417540" name="Picture"/>
+                          <pic:cNvPr id="1431004922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707569571" name="Picture">
+                        <wp:docPr id="917231784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707569571" name="Picture"/>
+                                <pic:cNvPr id="917231784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576058692" name="Picture">
+                  <wp:docPr id="783972854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576058692" name="Picture"/>
+                          <pic:cNvPr id="783972854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808626841" name="Picture">
+                  <wp:docPr id="886719073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808626841" name="Picture"/>
+                          <pic:cNvPr id="886719073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856409429" name="Picture">
+                  <wp:docPr id="1557967562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856409429" name="Picture"/>
+                          <pic:cNvPr id="1557967562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642967575" name="Picture">
+                  <wp:docPr id="564031267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642967575" name="Picture"/>
+                          <pic:cNvPr id="564031267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028617195" name="Picture">
+                  <wp:docPr id="2006460907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028617195" name="Picture"/>
+                          <pic:cNvPr id="2006460907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331052141" name="Picture">
+                  <wp:docPr id="716024862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331052141" name="Picture"/>
+                          <pic:cNvPr id="716024862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901406742" name="Picture">
+                        <wp:docPr id="764613439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901406742" name="Picture"/>
+                                <pic:cNvPr id="764613439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261015303" name="Picture">
+                  <wp:docPr id="1788450767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261015303" name="Picture"/>
+                          <pic:cNvPr id="1788450767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109159259" name="Picture">
+                  <wp:docPr id="533745589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109159259" name="Picture"/>
+                          <pic:cNvPr id="533745589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348148497" name="Picture">
+                  <wp:docPr id="290904109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348148497" name="Picture"/>
+                          <pic:cNvPr id="290904109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172188180" name="Picture">
+                  <wp:docPr id="1429375610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172188180" name="Picture"/>
+                          <pic:cNvPr id="1429375610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238319999" name="Picture">
+                  <wp:docPr id="915527834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238319999" name="Picture"/>
+                          <pic:cNvPr id="915527834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931716990" name="Picture">
+                  <wp:docPr id="1642904682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931716990" name="Picture"/>
+                          <pic:cNvPr id="1642904682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165796348" name="Picture">
+                        <wp:docPr id="1411830765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165796348" name="Picture"/>
+                                <pic:cNvPr id="1411830765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019792017" name="Picture">
+                  <wp:docPr id="1353525999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019792017" name="Picture"/>
+                          <pic:cNvPr id="1353525999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29833256" name="Picture">
+                  <wp:docPr id="101980906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29833256" name="Picture"/>
+                          <pic:cNvPr id="101980906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993872585" name="Picture">
+                  <wp:docPr id="964802953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993872585" name="Picture"/>
+                          <pic:cNvPr id="964802953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656896176" name="Picture">
+                  <wp:docPr id="2125875478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656896176" name="Picture"/>
+                          <pic:cNvPr id="2125875478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374784043" name="Picture">
+                  <wp:docPr id="769374020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374784043" name="Picture"/>
+                          <pic:cNvPr id="769374020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771581170" name="Picture">
+                  <wp:docPr id="381714277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771581170" name="Picture"/>
+                          <pic:cNvPr id="381714277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746732848" name="Picture">
+                        <wp:docPr id="1718861981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746732848" name="Picture"/>
+                                <pic:cNvPr id="1718861981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138192092" name="Picture">
+                  <wp:docPr id="817141586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138192092" name="Picture"/>
+                          <pic:cNvPr id="817141586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122424363" name="Picture">
+                  <wp:docPr id="1211879153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122424363" name="Picture"/>
+                          <pic:cNvPr id="1211879153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689268859" name="Picture">
+                  <wp:docPr id="1459298623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689268859" name="Picture"/>
+                          <pic:cNvPr id="1459298623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491916468" name="Picture">
+                  <wp:docPr id="1195134197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491916468" name="Picture"/>
+                          <pic:cNvPr id="1195134197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118138997" name="Picture">
+                  <wp:docPr id="170293622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118138997" name="Picture"/>
+                          <pic:cNvPr id="170293622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359705498" name="Picture">
+                  <wp:docPr id="500086740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359705498" name="Picture"/>
+                          <pic:cNvPr id="500086740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42733356" name="Picture">
+                  <wp:docPr id="1653448088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42733356" name="Picture"/>
+                          <pic:cNvPr id="1653448088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548644936" name="Picture">
+                  <wp:docPr id="1974719483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548644936" name="Picture"/>
+                          <pic:cNvPr id="1974719483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614717758" name="Picture">
+                  <wp:docPr id="1234102708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614717758" name="Picture"/>
+                          <pic:cNvPr id="1234102708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>