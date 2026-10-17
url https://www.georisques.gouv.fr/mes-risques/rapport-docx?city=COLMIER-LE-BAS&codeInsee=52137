--- v1 (2026-10-16)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642200537" name="Picture">
+                  <wp:docPr id="1354898766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642200537" name="Picture"/>
+                          <pic:cNvPr id="1354898766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899982088" name="Picture">
+                  <wp:docPr id="123955102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899982088" name="Picture"/>
+                          <pic:cNvPr id="123955102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408378864" name="Picture">
+                        <wp:docPr id="1622719457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408378864" name="Picture"/>
+                                <pic:cNvPr id="1622719457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994139226" name="Picture">
+                  <wp:docPr id="1124961632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994139226" name="Picture"/>
+                          <pic:cNvPr id="1124961632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172136872" name="Picture">
+                  <wp:docPr id="2089742103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172136872" name="Picture"/>
+                          <pic:cNvPr id="2089742103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504515350" name="Picture">
+                  <wp:docPr id="1664631499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504515350" name="Picture"/>
+                          <pic:cNvPr id="1664631499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388757639" name="Picture">
+                  <wp:docPr id="1405213464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388757639" name="Picture"/>
+                          <pic:cNvPr id="1405213464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005473084" name="Picture">
+                  <wp:docPr id="781519679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005473084" name="Picture"/>
+                          <pic:cNvPr id="781519679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832848282" name="Picture">
+                        <wp:docPr id="1424312100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832848282" name="Picture"/>
+                                <pic:cNvPr id="1424312100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5175649" name="Picture">
+                        <wp:docPr id="658669877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5175649" name="Picture"/>
+                                <pic:cNvPr id="658669877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999967620" name="Picture">
+                        <wp:docPr id="1555925511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999967620" name="Picture"/>
+                                <pic:cNvPr id="1555925511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061690957" name="Picture">
+                        <wp:docPr id="2000071869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061690957" name="Picture"/>
+                                <pic:cNvPr id="2000071869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944039035" name="Picture">
+                        <wp:docPr id="2099249986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944039035" name="Picture"/>
+                                <pic:cNvPr id="2099249986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583018550" name="Picture">
+                        <wp:docPr id="825316396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583018550" name="Picture"/>
+                                <pic:cNvPr id="825316396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224284965" name="Picture">
+                        <wp:docPr id="887501715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224284965" name="Picture"/>
+                                <pic:cNvPr id="887501715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385183329" name="Picture">
+                        <wp:docPr id="1280002188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385183329" name="Picture"/>
+                                <pic:cNvPr id="1280002188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084705851" name="Picture">
+                        <wp:docPr id="712255950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084705851" name="Picture"/>
+                                <pic:cNvPr id="712255950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403562869" name="Picture">
+                        <wp:docPr id="1815293234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403562869" name="Picture"/>
+                                <pic:cNvPr id="1815293234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713734684" name="Picture">
+                        <wp:docPr id="1210277229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713734684" name="Picture"/>
+                                <pic:cNvPr id="1210277229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641551736" name="Picture">
+                        <wp:docPr id="1772599647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641551736" name="Picture"/>
+                                <pic:cNvPr id="1772599647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103598480" name="Picture">
+                        <wp:docPr id="1021976044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103598480" name="Picture"/>
+                                <pic:cNvPr id="1021976044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701784137" name="Picture">
+                        <wp:docPr id="1814317262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701784137" name="Picture"/>
+                                <pic:cNvPr id="1814317262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866468022" name="Picture">
+                        <wp:docPr id="2085861753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866468022" name="Picture"/>
+                                <pic:cNvPr id="2085861753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054306454" name="Picture">
+                  <wp:docPr id="442094826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054306454" name="Picture"/>
+                          <pic:cNvPr id="442094826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524221008" name="Picture">
+                  <wp:docPr id="1255733603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524221008" name="Picture"/>
+                          <pic:cNvPr id="1255733603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340591893" name="Picture">
+                  <wp:docPr id="639789123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340591893" name="Picture"/>
+                          <pic:cNvPr id="639789123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369900583" name="Picture">
+                  <wp:docPr id="258928063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369900583" name="Picture"/>
+                          <pic:cNvPr id="258928063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928377436" name="Picture">
+                  <wp:docPr id="661894671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928377436" name="Picture"/>
+                          <pic:cNvPr id="661894671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431004922" name="Picture">
+                  <wp:docPr id="1602560057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431004922" name="Picture"/>
+                          <pic:cNvPr id="1602560057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917231784" name="Picture">
+                        <wp:docPr id="1275249496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917231784" name="Picture"/>
+                                <pic:cNvPr id="1275249496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783972854" name="Picture">
+                  <wp:docPr id="701862328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783972854" name="Picture"/>
+                          <pic:cNvPr id="701862328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886719073" name="Picture">
+                  <wp:docPr id="1238004265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886719073" name="Picture"/>
+                          <pic:cNvPr id="1238004265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557967562" name="Picture">
+                  <wp:docPr id="319320139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557967562" name="Picture"/>
+                          <pic:cNvPr id="319320139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564031267" name="Picture">
+                  <wp:docPr id="1002581336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564031267" name="Picture"/>
+                          <pic:cNvPr id="1002581336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006460907" name="Picture">
+                  <wp:docPr id="480541784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006460907" name="Picture"/>
+                          <pic:cNvPr id="480541784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716024862" name="Picture">
+                  <wp:docPr id="2022349505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716024862" name="Picture"/>
+                          <pic:cNvPr id="2022349505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764613439" name="Picture">
+                        <wp:docPr id="23705961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764613439" name="Picture"/>
+                                <pic:cNvPr id="23705961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788450767" name="Picture">
+                  <wp:docPr id="765028119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788450767" name="Picture"/>
+                          <pic:cNvPr id="765028119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533745589" name="Picture">
+                  <wp:docPr id="373834277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533745589" name="Picture"/>
+                          <pic:cNvPr id="373834277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290904109" name="Picture">
+                  <wp:docPr id="1311366761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290904109" name="Picture"/>
+                          <pic:cNvPr id="1311366761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429375610" name="Picture">
+                  <wp:docPr id="235920271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429375610" name="Picture"/>
+                          <pic:cNvPr id="235920271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915527834" name="Picture">
+                  <wp:docPr id="1063708971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915527834" name="Picture"/>
+                          <pic:cNvPr id="1063708971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642904682" name="Picture">
+                  <wp:docPr id="1418783346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642904682" name="Picture"/>
+                          <pic:cNvPr id="1418783346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411830765" name="Picture">
+                        <wp:docPr id="1096656301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411830765" name="Picture"/>
+                                <pic:cNvPr id="1096656301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353525999" name="Picture">
+                  <wp:docPr id="307037326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353525999" name="Picture"/>
+                          <pic:cNvPr id="307037326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101980906" name="Picture">
+                  <wp:docPr id="1978592275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101980906" name="Picture"/>
+                          <pic:cNvPr id="1978592275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964802953" name="Picture">
+                  <wp:docPr id="2055803750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964802953" name="Picture"/>
+                          <pic:cNvPr id="2055803750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125875478" name="Picture">
+                  <wp:docPr id="1741600967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125875478" name="Picture"/>
+                          <pic:cNvPr id="1741600967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769374020" name="Picture">
+                  <wp:docPr id="1301614736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769374020" name="Picture"/>
+                          <pic:cNvPr id="1301614736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381714277" name="Picture">
+                  <wp:docPr id="2011155470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381714277" name="Picture"/>
+                          <pic:cNvPr id="2011155470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718861981" name="Picture">
+                        <wp:docPr id="2068904444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718861981" name="Picture"/>
+                                <pic:cNvPr id="2068904444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817141586" name="Picture">
+                  <wp:docPr id="1814286533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817141586" name="Picture"/>
+                          <pic:cNvPr id="1814286533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211879153" name="Picture">
+                  <wp:docPr id="272649124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211879153" name="Picture"/>
+                          <pic:cNvPr id="272649124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459298623" name="Picture">
+                  <wp:docPr id="1430934365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459298623" name="Picture"/>
+                          <pic:cNvPr id="1430934365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195134197" name="Picture">
+                  <wp:docPr id="542525040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195134197" name="Picture"/>
+                          <pic:cNvPr id="542525040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170293622" name="Picture">
+                  <wp:docPr id="766855616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170293622" name="Picture"/>
+                          <pic:cNvPr id="766855616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500086740" name="Picture">
+                  <wp:docPr id="1740455361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500086740" name="Picture"/>
+                          <pic:cNvPr id="1740455361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653448088" name="Picture">
+                  <wp:docPr id="1030999528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653448088" name="Picture"/>
+                          <pic:cNvPr id="1030999528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974719483" name="Picture">
+                  <wp:docPr id="1371506214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974719483" name="Picture"/>
+                          <pic:cNvPr id="1371506214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234102708" name="Picture">
+                  <wp:docPr id="1477724550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234102708" name="Picture"/>
+                          <pic:cNvPr id="1477724550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>