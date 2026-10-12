--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371564226" name="Picture">
+                  <wp:docPr id="1536174636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371564226" name="Picture"/>
+                          <pic:cNvPr id="1536174636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215556580" name="Picture">
+                  <wp:docPr id="1723308614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215556580" name="Picture"/>
+                          <pic:cNvPr id="1723308614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994713382" name="Picture">
+                        <wp:docPr id="2039953755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994713382" name="Picture"/>
+                                <pic:cNvPr id="2039953755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631178830" name="Picture">
+                  <wp:docPr id="1764241159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631178830" name="Picture"/>
+                          <pic:cNvPr id="1764241159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429704972" name="Picture">
+                  <wp:docPr id="1089164537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429704972" name="Picture"/>
+                          <pic:cNvPr id="1089164537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528085933" name="Picture">
+                  <wp:docPr id="1423299201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528085933" name="Picture"/>
+                          <pic:cNvPr id="1423299201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733857959" name="Picture">
+                  <wp:docPr id="1795067870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733857959" name="Picture"/>
+                          <pic:cNvPr id="1795067870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533736505" name="Picture">
+                  <wp:docPr id="1445507568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533736505" name="Picture"/>
+                          <pic:cNvPr id="1445507568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917903927" name="Picture">
+                        <wp:docPr id="913844980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917903927" name="Picture"/>
+                                <pic:cNvPr id="913844980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138468230" name="Picture">
+                        <wp:docPr id="1811540254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138468230" name="Picture"/>
+                                <pic:cNvPr id="1811540254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749022888" name="Picture">
+                        <wp:docPr id="1891079326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749022888" name="Picture"/>
+                                <pic:cNvPr id="1891079326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300261512" name="Picture">
+                        <wp:docPr id="1160105126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300261512" name="Picture"/>
+                                <pic:cNvPr id="1160105126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371101149" name="Picture">
+                        <wp:docPr id="1744457726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371101149" name="Picture"/>
+                                <pic:cNvPr id="1744457726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855625227" name="Picture">
+                        <wp:docPr id="1452786955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855625227" name="Picture"/>
+                                <pic:cNvPr id="1452786955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458536075" name="Picture">
+                        <wp:docPr id="2008214371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458536075" name="Picture"/>
+                                <pic:cNvPr id="2008214371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508280388" name="Picture">
+                        <wp:docPr id="1485448257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508280388" name="Picture"/>
+                                <pic:cNvPr id="1485448257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285154517" name="Picture">
+                        <wp:docPr id="1566255897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285154517" name="Picture"/>
+                                <pic:cNvPr id="1566255897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911613162" name="Picture">
+                        <wp:docPr id="99190599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911613162" name="Picture"/>
+                                <pic:cNvPr id="99190599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988057879" name="Picture">
+                        <wp:docPr id="1144306307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988057879" name="Picture"/>
+                                <pic:cNvPr id="1144306307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826371189" name="Picture">
+                        <wp:docPr id="1688168551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826371189" name="Picture"/>
+                                <pic:cNvPr id="1688168551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519249128" name="Picture">
+                        <wp:docPr id="1450126291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519249128" name="Picture"/>
+                                <pic:cNvPr id="1450126291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852400929" name="Picture">
+                        <wp:docPr id="622413301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852400929" name="Picture"/>
+                                <pic:cNvPr id="622413301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975339485" name="Picture">
+                        <wp:docPr id="456208010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975339485" name="Picture"/>
+                                <pic:cNvPr id="456208010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432535792" name="Picture">
+                  <wp:docPr id="1677923719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432535792" name="Picture"/>
+                          <pic:cNvPr id="1677923719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169459674" name="Picture">
+                  <wp:docPr id="1729061504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169459674" name="Picture"/>
+                          <pic:cNvPr id="1729061504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393779876" name="Picture">
+                  <wp:docPr id="1681223358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393779876" name="Picture"/>
+                          <pic:cNvPr id="1681223358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145397933" name="Picture">
+                  <wp:docPr id="590499060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145397933" name="Picture"/>
+                          <pic:cNvPr id="590499060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392908732" name="Picture">
+                  <wp:docPr id="628304500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392908732" name="Picture"/>
+                          <pic:cNvPr id="628304500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968126730" name="Picture">
+                  <wp:docPr id="1878368136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968126730" name="Picture"/>
+                          <pic:cNvPr id="1878368136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220839290" name="Picture">
+                        <wp:docPr id="2003103643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220839290" name="Picture"/>
+                                <pic:cNvPr id="2003103643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454745342" name="Picture">
+                  <wp:docPr id="1646021497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454745342" name="Picture"/>
+                          <pic:cNvPr id="1646021497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896768264" name="Picture">
+                  <wp:docPr id="1026336664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896768264" name="Picture"/>
+                          <pic:cNvPr id="1026336664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499473803" name="Picture">
+                  <wp:docPr id="1835310993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499473803" name="Picture"/>
+                          <pic:cNvPr id="1835310993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022940662" name="Picture">
+                  <wp:docPr id="591316819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022940662" name="Picture"/>
+                          <pic:cNvPr id="591316819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34417173" name="Picture">
+                  <wp:docPr id="745952437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34417173" name="Picture"/>
+                          <pic:cNvPr id="745952437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811695428" name="Picture">
+                  <wp:docPr id="293651666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811695428" name="Picture"/>
+                          <pic:cNvPr id="293651666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536667288" name="Picture">
+                        <wp:docPr id="1030348680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536667288" name="Picture"/>
+                                <pic:cNvPr id="1030348680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518988563" name="Picture">
+                  <wp:docPr id="1495017455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518988563" name="Picture"/>
+                          <pic:cNvPr id="1495017455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665496015" name="Picture">
+                  <wp:docPr id="1804808714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665496015" name="Picture"/>
+                          <pic:cNvPr id="1804808714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410307011" name="Picture">
+                  <wp:docPr id="441444147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410307011" name="Picture"/>
+                          <pic:cNvPr id="441444147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195639196" name="Picture">
+                  <wp:docPr id="420152451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195639196" name="Picture"/>
+                          <pic:cNvPr id="420152451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308735045" name="Picture">
+                  <wp:docPr id="837830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308735045" name="Picture"/>
+                          <pic:cNvPr id="837830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17440371" name="Picture">
+                  <wp:docPr id="1301935189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17440371" name="Picture"/>
+                          <pic:cNvPr id="1301935189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140136703" name="Picture">
+                  <wp:docPr id="903095323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140136703" name="Picture"/>
+                          <pic:cNvPr id="903095323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509047809" name="Picture">
+                  <wp:docPr id="929908136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509047809" name="Picture"/>
+                          <pic:cNvPr id="929908136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592789162" name="Picture">
+                  <wp:docPr id="908564242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592789162" name="Picture"/>
+                          <pic:cNvPr id="908564242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046530660" name="Picture">
+                  <wp:docPr id="1314732788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046530660" name="Picture"/>
+                          <pic:cNvPr id="1314732788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794679228" name="Picture">
+                  <wp:docPr id="1685075884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794679228" name="Picture"/>
+                          <pic:cNvPr id="1685075884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099964969" name="Picture">
+                  <wp:docPr id="1495930002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099964969" name="Picture"/>
+                          <pic:cNvPr id="1495930002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739570146" name="Picture">
+                        <wp:docPr id="932625042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739570146" name="Picture"/>
+                                <pic:cNvPr id="932625042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116726765" name="Picture">
+                  <wp:docPr id="1049736822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116726765" name="Picture"/>
+                          <pic:cNvPr id="1049736822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673247784" name="Picture">
+                  <wp:docPr id="370244637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673247784" name="Picture"/>
+                          <pic:cNvPr id="370244637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609029835" name="Picture">
+                  <wp:docPr id="2049188114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609029835" name="Picture"/>
+                          <pic:cNvPr id="2049188114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283475936" name="Picture">
+                  <wp:docPr id="1474785888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283475936" name="Picture"/>
+                          <pic:cNvPr id="1474785888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294817512" name="Picture">
+                  <wp:docPr id="1354093781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294817512" name="Picture"/>
+                          <pic:cNvPr id="1354093781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558594775" name="Picture">
+                  <wp:docPr id="1136123980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558594775" name="Picture"/>
+                          <pic:cNvPr id="1136123980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901041777" name="Picture">
+                        <wp:docPr id="763603672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901041777" name="Picture"/>
+                                <pic:cNvPr id="763603672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651749805" name="Picture">
+                  <wp:docPr id="1906516182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651749805" name="Picture"/>
+                          <pic:cNvPr id="1906516182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254911284" name="Picture">
+                  <wp:docPr id="465863734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254911284" name="Picture"/>
+                          <pic:cNvPr id="465863734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172988869" name="Picture">
+                  <wp:docPr id="904248327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172988869" name="Picture"/>
+                          <pic:cNvPr id="904248327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41570348" name="Picture">
+                  <wp:docPr id="1360007651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41570348" name="Picture"/>
+                          <pic:cNvPr id="1360007651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729163930" name="Picture">
+                  <wp:docPr id="1858788035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729163930" name="Picture"/>
+                          <pic:cNvPr id="1858788035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024758394" name="Picture">
+                  <wp:docPr id="1985431193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024758394" name="Picture"/>
+                          <pic:cNvPr id="1985431193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>