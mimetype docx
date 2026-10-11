--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798177662" name="Picture">
+                  <wp:docPr id="795852448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798177662" name="Picture"/>
+                          <pic:cNvPr id="795852448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348045031" name="Picture">
+                  <wp:docPr id="2141879078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348045031" name="Picture"/>
+                          <pic:cNvPr id="2141879078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953543854" name="Picture">
+                        <wp:docPr id="598923143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953543854" name="Picture"/>
+                                <pic:cNvPr id="598923143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677418398" name="Picture">
+                  <wp:docPr id="1974561642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677418398" name="Picture"/>
+                          <pic:cNvPr id="1974561642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217700312" name="Picture">
+                  <wp:docPr id="1479549769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217700312" name="Picture"/>
+                          <pic:cNvPr id="1479549769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663124179" name="Picture">
+                  <wp:docPr id="1598667878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663124179" name="Picture"/>
+                          <pic:cNvPr id="1598667878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620721223" name="Picture">
+                  <wp:docPr id="1210743656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620721223" name="Picture"/>
+                          <pic:cNvPr id="1210743656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655698506" name="Picture">
+                  <wp:docPr id="1431932604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655698506" name="Picture"/>
+                          <pic:cNvPr id="1431932604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213510622" name="Picture">
+                        <wp:docPr id="1063409527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213510622" name="Picture"/>
+                                <pic:cNvPr id="1063409527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001771483" name="Picture">
+                        <wp:docPr id="1045889144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001771483" name="Picture"/>
+                                <pic:cNvPr id="1045889144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193475887" name="Picture">
+                        <wp:docPr id="1380095159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193475887" name="Picture"/>
+                                <pic:cNvPr id="1380095159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26293135" name="Picture">
+                        <wp:docPr id="424392525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26293135" name="Picture"/>
+                                <pic:cNvPr id="424392525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960753772" name="Picture">
+                        <wp:docPr id="1464615469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960753772" name="Picture"/>
+                                <pic:cNvPr id="1464615469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16655328" name="Picture">
+                        <wp:docPr id="1960085110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16655328" name="Picture"/>
+                                <pic:cNvPr id="1960085110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627375875" name="Picture">
+                        <wp:docPr id="90293718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627375875" name="Picture"/>
+                                <pic:cNvPr id="90293718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666299213" name="Picture">
+                        <wp:docPr id="363336700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666299213" name="Picture"/>
+                                <pic:cNvPr id="363336700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862840769" name="Picture">
+                        <wp:docPr id="334756832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862840769" name="Picture"/>
+                                <pic:cNvPr id="334756832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493984177" name="Picture">
+                        <wp:docPr id="921864675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493984177" name="Picture"/>
+                                <pic:cNvPr id="921864675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228925074" name="Picture">
+                        <wp:docPr id="654395355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228925074" name="Picture"/>
+                                <pic:cNvPr id="654395355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020795109" name="Picture">
+                        <wp:docPr id="1485478927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020795109" name="Picture"/>
+                                <pic:cNvPr id="1485478927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264909316" name="Picture">
+                        <wp:docPr id="42688246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264909316" name="Picture"/>
+                                <pic:cNvPr id="42688246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634539493" name="Picture">
+                        <wp:docPr id="1861295926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634539493" name="Picture"/>
+                                <pic:cNvPr id="1861295926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52176470" name="Picture">
+                        <wp:docPr id="820411861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52176470" name="Picture"/>
+                                <pic:cNvPr id="820411861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037954923" name="Picture">
+                  <wp:docPr id="394498317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037954923" name="Picture"/>
+                          <pic:cNvPr id="394498317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682840140" name="Picture">
+                  <wp:docPr id="1354425834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682840140" name="Picture"/>
+                          <pic:cNvPr id="1354425834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933782025" name="Picture">
+                  <wp:docPr id="449084748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933782025" name="Picture"/>
+                          <pic:cNvPr id="449084748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750034320" name="Picture">
+                  <wp:docPr id="2076913360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750034320" name="Picture"/>
+                          <pic:cNvPr id="2076913360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_35.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708184852" name="Picture">
+                  <wp:docPr id="2040941588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708184852" name="Picture"/>
+                          <pic:cNvPr id="2040941588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17105,57 +17105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713881205" name="Picture">
+                  <wp:docPr id="238268299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713881205" name="Picture"/>
+                          <pic:cNvPr id="238268299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_34.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18497,57 +18497,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856199795" name="Picture">
+                        <wp:docPr id="387631056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856199795" name="Picture"/>
+                                <pic:cNvPr id="387631056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21104,57 +21104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759925961" name="Picture">
+                  <wp:docPr id="940013337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759925961" name="Picture"/>
+                          <pic:cNvPr id="940013337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21175,57 +21175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330495404" name="Picture">
+                  <wp:docPr id="1215025035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330495404" name="Picture"/>
+                          <pic:cNvPr id="1215025035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21643,57 +21643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941696828" name="Picture">
+                  <wp:docPr id="160347409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941696828" name="Picture"/>
+                          <pic:cNvPr id="160347409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22802,57 +22802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765078837" name="Picture">
+                  <wp:docPr id="754963337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765078837" name="Picture"/>
+                          <pic:cNvPr id="754963337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22891,57 +22891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486697960" name="Picture">
+                  <wp:docPr id="1353047354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486697960" name="Picture"/>
+                          <pic:cNvPr id="1353047354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23535,57 +23535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829804644" name="Picture">
+                  <wp:docPr id="2069265561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829804644" name="Picture"/>
+                          <pic:cNvPr id="2069265561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24533,57 +24533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259288438" name="Picture">
+                  <wp:docPr id="1426521862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259288438" name="Picture"/>
+                          <pic:cNvPr id="1426521862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24636,57 +24636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704242424" name="Picture">
+                  <wp:docPr id="309070354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704242424" name="Picture"/>
+                          <pic:cNvPr id="309070354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26017,57 +26017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798915536" name="Picture">
+                  <wp:docPr id="929569682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798915536" name="Picture"/>
+                          <pic:cNvPr id="929569682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27179,57 +27179,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452551146" name="Picture">
+                        <wp:docPr id="1672444578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452551146" name="Picture"/>
+                                <pic:cNvPr id="1672444578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28154,57 +28154,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471659579" name="Picture">
+                        <wp:docPr id="1295405434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471659579" name="Picture"/>
+                                <pic:cNvPr id="1295405434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29543,57 +29543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110125846" name="Picture">
+                  <wp:docPr id="1431590932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110125846" name="Picture"/>
+                          <pic:cNvPr id="1431590932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29632,57 +29632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859249011" name="Picture">
+                  <wp:docPr id="587258185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859249011" name="Picture"/>
+                          <pic:cNvPr id="587258185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30276,57 +30276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955841317" name="Picture">
+                  <wp:docPr id="1346293119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955841317" name="Picture"/>
+                          <pic:cNvPr id="1346293119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31274,57 +31274,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908969557" name="Picture">
+                  <wp:docPr id="325838271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908969557" name="Picture"/>
+                          <pic:cNvPr id="325838271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31377,57 +31377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395821624" name="Picture">
+                  <wp:docPr id="183841304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395821624" name="Picture"/>
+                          <pic:cNvPr id="183841304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32697,57 +32697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689844271" name="Picture">
+                  <wp:docPr id="1914938479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689844271" name="Picture"/>
+                          <pic:cNvPr id="1914938479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34304,57 +34304,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359967942" name="Picture">
+                        <wp:docPr id="942474627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359967942" name="Picture"/>
+                                <pic:cNvPr id="942474627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35778,57 +35778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415340367" name="Picture">
+                  <wp:docPr id="1088306290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415340367" name="Picture"/>
+                          <pic:cNvPr id="1088306290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35867,57 +35867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627552756" name="Picture">
+                  <wp:docPr id="778740199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627552756" name="Picture"/>
+                          <pic:cNvPr id="778740199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36511,57 +36511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939000469" name="Picture">
+                  <wp:docPr id="1878485985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939000469" name="Picture"/>
+                          <pic:cNvPr id="1878485985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37509,57 +37509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797839935" name="Picture">
+                  <wp:docPr id="766951678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797839935" name="Picture"/>
+                          <pic:cNvPr id="766951678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37612,57 +37612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997192534" name="Picture">
+                  <wp:docPr id="1179092155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997192534" name="Picture"/>
+                          <pic:cNvPr id="1179092155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38989,57 +38989,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899136593" name="Picture">
+                  <wp:docPr id="1090841991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899136593" name="Picture"/>
+                          <pic:cNvPr id="1090841991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40132,57 +40132,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184198549" name="Picture">
+                        <wp:docPr id="1345007285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184198549" name="Picture"/>
+                                <pic:cNvPr id="1345007285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41493,57 +41493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42464687" name="Picture">
+                  <wp:docPr id="908433890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42464687" name="Picture"/>
+                          <pic:cNvPr id="908433890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41582,57 +41582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132923045" name="Picture">
+                  <wp:docPr id="1799226045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132923045" name="Picture"/>
+                          <pic:cNvPr id="1799226045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42226,57 +42226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705426623" name="Picture">
+                  <wp:docPr id="748358720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705426623" name="Picture"/>
+                          <pic:cNvPr id="748358720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43224,57 +43224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574758663" name="Picture">
+                  <wp:docPr id="327223678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574758663" name="Picture"/>
+                          <pic:cNvPr id="327223678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853477197" name="Picture">
+                  <wp:docPr id="1380889143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853477197" name="Picture"/>
+                          <pic:cNvPr id="1380889143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44704,57 +44704,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960601520" name="Picture">
+                  <wp:docPr id="1969386501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960601520" name="Picture"/>
+                          <pic:cNvPr id="1969386501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45847,57 +45847,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163760159" name="Picture">
+                        <wp:docPr id="2070093316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163760159" name="Picture"/>
+                                <pic:cNvPr id="2070093316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47068,57 +47068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515170160" name="Picture">
+                  <wp:docPr id="491233073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515170160" name="Picture"/>
+                          <pic:cNvPr id="491233073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47139,57 +47139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864556706" name="Picture">
+                  <wp:docPr id="438756626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864556706" name="Picture"/>
+                          <pic:cNvPr id="438756626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47553,57 +47553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421686418" name="Picture">
+                  <wp:docPr id="82113765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421686418" name="Picture"/>
+                          <pic:cNvPr id="82113765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>