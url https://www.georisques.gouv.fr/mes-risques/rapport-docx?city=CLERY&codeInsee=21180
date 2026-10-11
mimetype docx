--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15546063" name="Picture">
+                  <wp:docPr id="422921588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15546063" name="Picture"/>
+                          <pic:cNvPr id="422921588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256642224" name="Picture">
+                  <wp:docPr id="1122834550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256642224" name="Picture"/>
+                          <pic:cNvPr id="1122834550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322691739" name="Picture">
+                        <wp:docPr id="2099936205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322691739" name="Picture"/>
+                                <pic:cNvPr id="2099936205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155071563" name="Picture">
+                  <wp:docPr id="2145982839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155071563" name="Picture"/>
+                          <pic:cNvPr id="2145982839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622475353" name="Picture">
+                  <wp:docPr id="2113118322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622475353" name="Picture"/>
+                          <pic:cNvPr id="2113118322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235498036" name="Picture">
+                  <wp:docPr id="1744473330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235498036" name="Picture"/>
+                          <pic:cNvPr id="1744473330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423331163" name="Picture">
+                  <wp:docPr id="1492779708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423331163" name="Picture"/>
+                          <pic:cNvPr id="1492779708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265896358" name="Picture">
+                  <wp:docPr id="2093942060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265896358" name="Picture"/>
+                          <pic:cNvPr id="2093942060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146469999" name="Picture">
+                        <wp:docPr id="2105489364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146469999" name="Picture"/>
+                                <pic:cNvPr id="2105489364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893397431" name="Picture">
+                        <wp:docPr id="1709140382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893397431" name="Picture"/>
+                                <pic:cNvPr id="1709140382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21160542" name="Picture">
+                        <wp:docPr id="164434762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21160542" name="Picture"/>
+                                <pic:cNvPr id="164434762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779490532" name="Picture">
+                        <wp:docPr id="142585845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779490532" name="Picture"/>
+                                <pic:cNvPr id="142585845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650789855" name="Picture">
+                        <wp:docPr id="1363473764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650789855" name="Picture"/>
+                                <pic:cNvPr id="1363473764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150618295" name="Picture">
+                        <wp:docPr id="304402898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150618295" name="Picture"/>
+                                <pic:cNvPr id="304402898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961621029" name="Picture">
+                        <wp:docPr id="364123275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961621029" name="Picture"/>
+                                <pic:cNvPr id="364123275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353915464" name="Picture">
+                        <wp:docPr id="1973438984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353915464" name="Picture"/>
+                                <pic:cNvPr id="1973438984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165050454" name="Picture">
+                        <wp:docPr id="839274199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165050454" name="Picture"/>
+                                <pic:cNvPr id="839274199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506480235" name="Picture">
+                        <wp:docPr id="962450937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506480235" name="Picture"/>
+                                <pic:cNvPr id="962450937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045373604" name="Picture">
+                        <wp:docPr id="628081957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045373604" name="Picture"/>
+                                <pic:cNvPr id="628081957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831931343" name="Picture">
+                        <wp:docPr id="1391654133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831931343" name="Picture"/>
+                                <pic:cNvPr id="1391654133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898614420" name="Picture">
+                        <wp:docPr id="350790430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898614420" name="Picture"/>
+                                <pic:cNvPr id="350790430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445388721" name="Picture">
+                        <wp:docPr id="555877085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445388721" name="Picture"/>
+                                <pic:cNvPr id="555877085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108766479" name="Picture">
+                        <wp:docPr id="1063457723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108766479" name="Picture"/>
+                                <pic:cNvPr id="1063457723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622350256" name="Picture">
+                  <wp:docPr id="190964890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622350256" name="Picture"/>
+                          <pic:cNvPr id="190964890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193499162" name="Picture">
+                  <wp:docPr id="283794448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193499162" name="Picture"/>
+                          <pic:cNvPr id="283794448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013452397" name="Picture">
+                  <wp:docPr id="539925265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013452397" name="Picture"/>
+                          <pic:cNvPr id="539925265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899856972" name="Picture">
+                  <wp:docPr id="272679113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899856972" name="Picture"/>
+                          <pic:cNvPr id="272679113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863678448" name="Picture">
+                  <wp:docPr id="523723377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863678448" name="Picture"/>
+                          <pic:cNvPr id="523723377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309441227" name="Picture">
+                  <wp:docPr id="1703510454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309441227" name="Picture"/>
+                          <pic:cNvPr id="1703510454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006177031" name="Picture">
+                        <wp:docPr id="754380748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006177031" name="Picture"/>
+                                <pic:cNvPr id="754380748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19780,57 +19780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967370144" name="Picture">
+                  <wp:docPr id="257683949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967370144" name="Picture"/>
+                          <pic:cNvPr id="257683949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19860,57 +19860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969054600" name="Picture">
+                  <wp:docPr id="289892375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969054600" name="Picture"/>
+                          <pic:cNvPr id="289892375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20405,57 +20405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579162754" name="Picture">
+                  <wp:docPr id="215838053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579162754" name="Picture"/>
+                          <pic:cNvPr id="215838053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21560,57 +21560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598244950" name="Picture">
+                        <wp:docPr id="1167956549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598244950" name="Picture"/>
+                                <pic:cNvPr id="1167956549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23818,57 +23818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107599081" name="Picture">
+                  <wp:docPr id="936945092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107599081" name="Picture"/>
+                          <pic:cNvPr id="936945092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23907,57 +23907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861809299" name="Picture">
+                  <wp:docPr id="1983683470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861809299" name="Picture"/>
+                          <pic:cNvPr id="1983683470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24551,57 +24551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247623124" name="Picture">
+                  <wp:docPr id="1599764670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247623124" name="Picture"/>
+                          <pic:cNvPr id="1599764670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25549,57 +25549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045974026" name="Picture">
+                  <wp:docPr id="1222529781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045974026" name="Picture"/>
+                          <pic:cNvPr id="1222529781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25652,57 +25652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892022941" name="Picture">
+                  <wp:docPr id="1477443596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892022941" name="Picture"/>
+                          <pic:cNvPr id="1477443596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27031,57 +27031,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755254151" name="Picture">
+                  <wp:docPr id="701482068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755254151" name="Picture"/>
+                          <pic:cNvPr id="701482068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725855247" name="Picture">
+                        <wp:docPr id="108850354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725855247" name="Picture"/>
+                                <pic:cNvPr id="108850354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29509,57 +29509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297287583" name="Picture">
+                  <wp:docPr id="486922701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297287583" name="Picture"/>
+                          <pic:cNvPr id="486922701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29598,57 +29598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063107941" name="Picture">
+                  <wp:docPr id="1248680257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063107941" name="Picture"/>
+                          <pic:cNvPr id="1248680257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30242,57 +30242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715577999" name="Picture">
+                  <wp:docPr id="722810306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715577999" name="Picture"/>
+                          <pic:cNvPr id="722810306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31240,57 +31240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115272591" name="Picture">
+                  <wp:docPr id="1339953394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115272591" name="Picture"/>
+                          <pic:cNvPr id="1339953394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31343,57 +31343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830478720" name="Picture">
+                  <wp:docPr id="1721070354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830478720" name="Picture"/>
+                          <pic:cNvPr id="1721070354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32724,57 +32724,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433881832" name="Picture">
+                  <wp:docPr id="1937432238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433881832" name="Picture"/>
+                          <pic:cNvPr id="1937432238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947663278" name="Picture">
+                        <wp:docPr id="1622040888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947663278" name="Picture"/>
+                                <pic:cNvPr id="1622040888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34861,57 +34861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630666241" name="Picture">
+                        <wp:docPr id="74520551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630666241" name="Picture"/>
+                                <pic:cNvPr id="74520551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36250,57 +36250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721720982" name="Picture">
+                  <wp:docPr id="390402544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721720982" name="Picture"/>
+                          <pic:cNvPr id="390402544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36339,57 +36339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854352420" name="Picture">
+                  <wp:docPr id="1883722241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854352420" name="Picture"/>
+                          <pic:cNvPr id="1883722241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36983,57 +36983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821313031" name="Picture">
+                  <wp:docPr id="581653631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821313031" name="Picture"/>
+                          <pic:cNvPr id="581653631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37981,57 +37981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027197306" name="Picture">
+                  <wp:docPr id="1081351336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027197306" name="Picture"/>
+                          <pic:cNvPr id="1081351336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38084,57 +38084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275280645" name="Picture">
+                  <wp:docPr id="1268010473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275280645" name="Picture"/>
+                          <pic:cNvPr id="1268010473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39461,57 +39461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940042148" name="Picture">
+                  <wp:docPr id="2110946416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940042148" name="Picture"/>
+                          <pic:cNvPr id="2110946416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40604,57 +40604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794768272" name="Picture">
+                        <wp:docPr id="2011652646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794768272" name="Picture"/>
+                                <pic:cNvPr id="2011652646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41965,57 +41965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833176492" name="Picture">
+                  <wp:docPr id="431530326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833176492" name="Picture"/>
+                          <pic:cNvPr id="431530326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219326494" name="Picture">
+                  <wp:docPr id="159459050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219326494" name="Picture"/>
+                          <pic:cNvPr id="159459050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42698,57 +42698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488176074" name="Picture">
+                  <wp:docPr id="1421086522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488176074" name="Picture"/>
+                          <pic:cNvPr id="1421086522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43696,57 +43696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896589405" name="Picture">
+                  <wp:docPr id="1560421461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896589405" name="Picture"/>
+                          <pic:cNvPr id="1560421461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43799,57 +43799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634848068" name="Picture">
+                  <wp:docPr id="637285450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634848068" name="Picture"/>
+                          <pic:cNvPr id="637285450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45176,57 +45176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129275110" name="Picture">
+                  <wp:docPr id="1514917120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129275110" name="Picture"/>
+                          <pic:cNvPr id="1514917120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46319,57 +46319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513781189" name="Picture">
+                        <wp:docPr id="1089702943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513781189" name="Picture"/>
+                                <pic:cNvPr id="1089702943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47540,57 +47540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823991272" name="Picture">
+                  <wp:docPr id="1154775756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823991272" name="Picture"/>
+                          <pic:cNvPr id="1154775756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47611,57 +47611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81282238" name="Picture">
+                  <wp:docPr id="1442288885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81282238" name="Picture"/>
+                          <pic:cNvPr id="1442288885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48025,57 +48025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573326492" name="Picture">
+                  <wp:docPr id="1228233388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573326492" name="Picture"/>
+                          <pic:cNvPr id="1228233388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>