--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338072433" name="Picture">
+                  <wp:docPr id="1892671123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338072433" name="Picture"/>
+                          <pic:cNvPr id="1892671123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042637240" name="Picture">
+                  <wp:docPr id="176858875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042637240" name="Picture"/>
+                          <pic:cNvPr id="176858875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338268364" name="Picture">
+                        <wp:docPr id="2077779683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338268364" name="Picture"/>
+                                <pic:cNvPr id="2077779683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024289826" name="Picture">
+                  <wp:docPr id="749239618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024289826" name="Picture"/>
+                          <pic:cNvPr id="749239618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050670550" name="Picture">
+                  <wp:docPr id="1706188196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050670550" name="Picture"/>
+                          <pic:cNvPr id="1706188196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86443054" name="Picture">
+                  <wp:docPr id="1380808192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86443054" name="Picture"/>
+                          <pic:cNvPr id="1380808192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013819203" name="Picture">
+                  <wp:docPr id="16059728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013819203" name="Picture"/>
+                          <pic:cNvPr id="16059728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897963673" name="Picture">
+                  <wp:docPr id="1637190394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897963673" name="Picture"/>
+                          <pic:cNvPr id="1637190394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625863796" name="Picture">
+                        <wp:docPr id="1722560002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625863796" name="Picture"/>
+                                <pic:cNvPr id="1722560002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887472634" name="Picture">
+                        <wp:docPr id="907779487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887472634" name="Picture"/>
+                                <pic:cNvPr id="907779487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620228286" name="Picture">
+                        <wp:docPr id="606652367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620228286" name="Picture"/>
+                                <pic:cNvPr id="606652367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682925253" name="Picture">
+                        <wp:docPr id="443816956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682925253" name="Picture"/>
+                                <pic:cNvPr id="443816956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141125385" name="Picture">
+                        <wp:docPr id="85608837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141125385" name="Picture"/>
+                                <pic:cNvPr id="85608837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452788461" name="Picture">
+                        <wp:docPr id="1021777680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452788461" name="Picture"/>
+                                <pic:cNvPr id="1021777680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072490793" name="Picture">
+                        <wp:docPr id="187770038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072490793" name="Picture"/>
+                                <pic:cNvPr id="187770038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115496774" name="Picture">
+                        <wp:docPr id="1114644469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115496774" name="Picture"/>
+                                <pic:cNvPr id="1114644469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712480882" name="Picture">
+                        <wp:docPr id="668561371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712480882" name="Picture"/>
+                                <pic:cNvPr id="668561371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619310005" name="Picture">
+                        <wp:docPr id="2134822996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619310005" name="Picture"/>
+                                <pic:cNvPr id="2134822996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874910262" name="Picture">
+                        <wp:docPr id="395611115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874910262" name="Picture"/>
+                                <pic:cNvPr id="395611115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840889446" name="Picture">
+                        <wp:docPr id="530239074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840889446" name="Picture"/>
+                                <pic:cNvPr id="530239074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215713947" name="Picture">
+                        <wp:docPr id="539051993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215713947" name="Picture"/>
+                                <pic:cNvPr id="539051993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490550217" name="Picture">
+                        <wp:docPr id="409780211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490550217" name="Picture"/>
+                                <pic:cNvPr id="409780211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061658321" name="Picture">
+                        <wp:docPr id="574931467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061658321" name="Picture"/>
+                                <pic:cNvPr id="574931467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259450895" name="Picture">
+                  <wp:docPr id="1054787520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259450895" name="Picture"/>
+                          <pic:cNvPr id="1054787520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262354059" name="Picture">
+                  <wp:docPr id="2093869868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262354059" name="Picture"/>
+                          <pic:cNvPr id="2093869868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299804815" name="Picture">
+                  <wp:docPr id="173221078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299804815" name="Picture"/>
+                          <pic:cNvPr id="173221078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268901159" name="Picture">
+                  <wp:docPr id="371530185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268901159" name="Picture"/>
+                          <pic:cNvPr id="371530185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392182878" name="Picture">
+                  <wp:docPr id="1201206118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392182878" name="Picture"/>
+                          <pic:cNvPr id="1201206118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803790277" name="Picture">
+                  <wp:docPr id="518907249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803790277" name="Picture"/>
+                          <pic:cNvPr id="518907249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118039560" name="Picture">
+                        <wp:docPr id="971070943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118039560" name="Picture"/>
+                                <pic:cNvPr id="971070943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759426649" name="Picture">
+                  <wp:docPr id="1966003891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759426649" name="Picture"/>
+                          <pic:cNvPr id="1966003891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127072927" name="Picture">
+                  <wp:docPr id="1753443758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127072927" name="Picture"/>
+                          <pic:cNvPr id="1753443758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213778442" name="Picture">
+                  <wp:docPr id="1530907332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213778442" name="Picture"/>
+                          <pic:cNvPr id="1530907332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616258914" name="Picture">
+                  <wp:docPr id="494206288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616258914" name="Picture"/>
+                          <pic:cNvPr id="494206288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464749844" name="Picture">
+                  <wp:docPr id="1906732188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464749844" name="Picture"/>
+                          <pic:cNvPr id="1906732188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611736678" name="Picture">
+                  <wp:docPr id="1971503962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611736678" name="Picture"/>
+                          <pic:cNvPr id="1971503962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481450136" name="Picture">
+                        <wp:docPr id="1479498017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481450136" name="Picture"/>
+                                <pic:cNvPr id="1479498017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822480353" name="Picture">
+                  <wp:docPr id="995412333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822480353" name="Picture"/>
+                          <pic:cNvPr id="995412333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412127387" name="Picture">
+                  <wp:docPr id="241439115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412127387" name="Picture"/>
+                          <pic:cNvPr id="241439115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916585216" name="Picture">
+                  <wp:docPr id="1808258287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916585216" name="Picture"/>
+                          <pic:cNvPr id="1808258287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851304431" name="Picture">
+                  <wp:docPr id="2111084045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851304431" name="Picture"/>
+                          <pic:cNvPr id="2111084045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548965059" name="Picture">
+                  <wp:docPr id="1553067807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548965059" name="Picture"/>
+                          <pic:cNvPr id="1553067807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219206046" name="Picture">
+                  <wp:docPr id="1736606332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219206046" name="Picture"/>
+                          <pic:cNvPr id="1736606332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930939905" name="Picture">
+                        <wp:docPr id="846486793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930939905" name="Picture"/>
+                                <pic:cNvPr id="846486793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597564955" name="Picture">
+                  <wp:docPr id="1092008025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597564955" name="Picture"/>
+                          <pic:cNvPr id="1092008025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813107063" name="Picture">
+                  <wp:docPr id="912084159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813107063" name="Picture"/>
+                          <pic:cNvPr id="912084159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357295683" name="Picture">
+                  <wp:docPr id="1765591864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357295683" name="Picture"/>
+                          <pic:cNvPr id="1765591864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932935060" name="Picture">
+                  <wp:docPr id="632097087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932935060" name="Picture"/>
+                          <pic:cNvPr id="632097087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240737471" name="Picture">
+                  <wp:docPr id="1937891802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240737471" name="Picture"/>
+                          <pic:cNvPr id="1937891802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418604876" name="Picture">
+                  <wp:docPr id="329684582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418604876" name="Picture"/>
+                          <pic:cNvPr id="329684582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9636512" name="Picture">
+                        <wp:docPr id="921616930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9636512" name="Picture"/>
+                                <pic:cNvPr id="921616930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452536191" name="Picture">
+                  <wp:docPr id="2110817215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452536191" name="Picture"/>
+                          <pic:cNvPr id="2110817215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322067719" name="Picture">
+                  <wp:docPr id="1039114741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322067719" name="Picture"/>
+                          <pic:cNvPr id="1039114741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033534550" name="Picture">
+                  <wp:docPr id="1333316840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033534550" name="Picture"/>
+                          <pic:cNvPr id="1333316840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844848010" name="Picture">
+                  <wp:docPr id="1281483384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844848010" name="Picture"/>
+                          <pic:cNvPr id="1281483384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673075373" name="Picture">
+                  <wp:docPr id="151670903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673075373" name="Picture"/>
+                          <pic:cNvPr id="151670903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635620550" name="Picture">
+                  <wp:docPr id="613145268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635620550" name="Picture"/>
+                          <pic:cNvPr id="613145268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275560316" name="Picture">
+                  <wp:docPr id="567222433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275560316" name="Picture"/>
+                          <pic:cNvPr id="567222433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914696547" name="Picture">
+                  <wp:docPr id="1300184555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914696547" name="Picture"/>
+                          <pic:cNvPr id="1300184555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629660369" name="Picture">
+                  <wp:docPr id="791389270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629660369" name="Picture"/>
+                          <pic:cNvPr id="791389270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>