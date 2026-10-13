--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414856653" name="Picture">
+                  <wp:docPr id="1961227735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414856653" name="Picture"/>
+                          <pic:cNvPr id="1961227735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112031360" name="Picture">
+                  <wp:docPr id="146747917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112031360" name="Picture"/>
+                          <pic:cNvPr id="146747917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378412861" name="Picture">
+                        <wp:docPr id="1471001705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378412861" name="Picture"/>
+                                <pic:cNvPr id="1471001705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851500272" name="Picture">
+                  <wp:docPr id="159132515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851500272" name="Picture"/>
+                          <pic:cNvPr id="159132515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325273547" name="Picture">
+                  <wp:docPr id="1082798487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325273547" name="Picture"/>
+                          <pic:cNvPr id="1082798487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992425312" name="Picture">
+                  <wp:docPr id="612808233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992425312" name="Picture"/>
+                          <pic:cNvPr id="612808233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551667079" name="Picture">
+                  <wp:docPr id="1383713750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551667079" name="Picture"/>
+                          <pic:cNvPr id="1383713750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432848169" name="Picture">
+                  <wp:docPr id="695661348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432848169" name="Picture"/>
+                          <pic:cNvPr id="695661348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299276373" name="Picture">
+                        <wp:docPr id="1004853607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299276373" name="Picture"/>
+                                <pic:cNvPr id="1004853607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654377717" name="Picture">
+                        <wp:docPr id="2133600972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654377717" name="Picture"/>
+                                <pic:cNvPr id="2133600972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162932384" name="Picture">
+                        <wp:docPr id="469068212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162932384" name="Picture"/>
+                                <pic:cNvPr id="469068212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028067228" name="Picture">
+                        <wp:docPr id="436727578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028067228" name="Picture"/>
+                                <pic:cNvPr id="436727578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035294518" name="Picture">
+                        <wp:docPr id="234552944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035294518" name="Picture"/>
+                                <pic:cNvPr id="234552944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914338294" name="Picture">
+                        <wp:docPr id="1155652815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914338294" name="Picture"/>
+                                <pic:cNvPr id="1155652815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11950714" name="Picture">
+                        <wp:docPr id="1247954067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11950714" name="Picture"/>
+                                <pic:cNvPr id="1247954067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196222849" name="Picture">
+                        <wp:docPr id="956020920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196222849" name="Picture"/>
+                                <pic:cNvPr id="956020920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915261037" name="Picture">
+                        <wp:docPr id="1951038052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915261037" name="Picture"/>
+                                <pic:cNvPr id="1951038052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292012383" name="Picture">
+                        <wp:docPr id="1117806931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292012383" name="Picture"/>
+                                <pic:cNvPr id="1117806931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194941122" name="Picture">
+                        <wp:docPr id="824447696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194941122" name="Picture"/>
+                                <pic:cNvPr id="824447696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298117197" name="Picture">
+                        <wp:docPr id="775888375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298117197" name="Picture"/>
+                                <pic:cNvPr id="775888375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819622893" name="Picture">
+                  <wp:docPr id="1910844445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819622893" name="Picture"/>
+                          <pic:cNvPr id="1910844445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081957044" name="Picture">
+                  <wp:docPr id="719564519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081957044" name="Picture"/>
+                          <pic:cNvPr id="719564519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362953293" name="Picture">
+                  <wp:docPr id="1923322351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362953293" name="Picture"/>
+                          <pic:cNvPr id="1923322351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286953140" name="Picture">
+                  <wp:docPr id="1705234980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286953140" name="Picture"/>
+                          <pic:cNvPr id="1705234980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125331002" name="Picture">
+                  <wp:docPr id="2122077094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125331002" name="Picture"/>
+                          <pic:cNvPr id="2122077094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421802289" name="Picture">
+                  <wp:docPr id="1613818111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421802289" name="Picture"/>
+                          <pic:cNvPr id="1613818111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810144312" name="Picture">
+                        <wp:docPr id="1813232817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810144312" name="Picture"/>
+                                <pic:cNvPr id="1813232817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17317,57 +17317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477120523" name="Picture">
+                        <wp:docPr id="1673577847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477120523" name="Picture"/>
+                                <pic:cNvPr id="1673577847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18923,57 +18923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393853272" name="Picture">
+                  <wp:docPr id="389930273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393853272" name="Picture"/>
+                          <pic:cNvPr id="389930273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19012,57 +19012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601636968" name="Picture">
+                  <wp:docPr id="491629251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601636968" name="Picture"/>
+                          <pic:cNvPr id="491629251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19656,57 +19656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030906888" name="Picture">
+                  <wp:docPr id="2017673056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030906888" name="Picture"/>
+                          <pic:cNvPr id="2017673056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20654,57 +20654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643005707" name="Picture">
+                  <wp:docPr id="1188027574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643005707" name="Picture"/>
+                          <pic:cNvPr id="1188027574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20757,57 +20757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171152778" name="Picture">
+                  <wp:docPr id="1069465247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171152778" name="Picture"/>
+                          <pic:cNvPr id="1069465247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613174751" name="Picture">
+                  <wp:docPr id="660614307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613174751" name="Picture"/>
+                          <pic:cNvPr id="660614307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23300,57 +23300,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860406598" name="Picture">
+                        <wp:docPr id="198415620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860406598" name="Picture"/>
+                                <pic:cNvPr id="198415620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24275,57 +24275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175866343" name="Picture">
+                        <wp:docPr id="156331491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175866343" name="Picture"/>
+                                <pic:cNvPr id="156331491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25664,57 +25664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021696595" name="Picture">
+                  <wp:docPr id="515748472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021696595" name="Picture"/>
+                          <pic:cNvPr id="515748472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852708068" name="Picture">
+                  <wp:docPr id="919208875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852708068" name="Picture"/>
+                          <pic:cNvPr id="919208875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26397,57 +26397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836085264" name="Picture">
+                  <wp:docPr id="647634538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836085264" name="Picture"/>
+                          <pic:cNvPr id="647634538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27395,57 +27395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145438304" name="Picture">
+                  <wp:docPr id="1374433375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145438304" name="Picture"/>
+                          <pic:cNvPr id="1374433375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27498,57 +27498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274701945" name="Picture">
+                  <wp:docPr id="1372409660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274701945" name="Picture"/>
+                          <pic:cNvPr id="1372409660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28875,57 +28875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80357158" name="Picture">
+                  <wp:docPr id="371898587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80357158" name="Picture"/>
+                          <pic:cNvPr id="371898587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30018,57 +30018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601496001" name="Picture">
+                        <wp:docPr id="839140968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601496001" name="Picture"/>
+                                <pic:cNvPr id="839140968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31386,57 +31386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532050509" name="Picture">
+                  <wp:docPr id="6399634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532050509" name="Picture"/>
+                          <pic:cNvPr id="6399634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31475,57 +31475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730474129" name="Picture">
+                  <wp:docPr id="281450480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730474129" name="Picture"/>
+                          <pic:cNvPr id="281450480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097947287" name="Picture">
+                  <wp:docPr id="1059458623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097947287" name="Picture"/>
+                          <pic:cNvPr id="1059458623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33051,57 +33051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021903914" name="Picture">
+                  <wp:docPr id="533448636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021903914" name="Picture"/>
+                          <pic:cNvPr id="533448636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33163,57 +33163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800596390" name="Picture">
+                  <wp:docPr id="2033485998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800596390" name="Picture"/>
+                          <pic:cNvPr id="2033485998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34822,57 +34822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382784450" name="Picture">
+                  <wp:docPr id="855741314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382784450" name="Picture"/>
+                          <pic:cNvPr id="855741314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36001,57 +36001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574498869" name="Picture">
+                  <wp:docPr id="1384045936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574498869" name="Picture"/>
+                          <pic:cNvPr id="1384045936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36081,57 +36081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136663153" name="Picture">
+                  <wp:docPr id="1064815430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136663153" name="Picture"/>
+                          <pic:cNvPr id="1064815430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36569,57 +36569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082297447" name="Picture">
+                  <wp:docPr id="112352345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082297447" name="Picture"/>
+                          <pic:cNvPr id="112352345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>